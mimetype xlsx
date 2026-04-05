--- v0 (2025-12-17)
+++ v1 (2026-04-05)
@@ -161,51 +161,51 @@
   <si>
     <t>2442/BHM</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>Sinking of 300 X 200 mm Dia (through) and 180 m deep tubewell , 02 nos, 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 250 CuM OHR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, road restoration and Providing functional household tap connection related to water supply scheme at Dhananjaypur &amp; its adjoining mouzas water supply scheme within Murarai-I Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte".</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
   <si>
     <t>ORD/000101/2024-2025</t>
   </si>
   <si>
     <t>2114/BHM</t>
   </si>
   <si>
     <t>29/07/2024</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>29/07/2026</t>
   </si>
   <si>
     <t>QUAZI SIRAJUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>