--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,68 @@
     <t>02/12/2024</t>
   </si>
   <si>
     <t>Sinking of 250 X 200 mm Dia, 125 m deep tubewell, 5.90 m X 4.10 m Pump room / Chlorine room with sanitary arrangements, 8.00 m X 8.00 m Pump room / Chlorine room with sanitary arrangements, 150 CuM capacity O.H.R., 100 CuM CWR, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, Approach Road and Providing functional household tap connection related to water supply scheme at DAKSHIN MADANPUR &amp; its adjoining mouzas water supply scheme within Dubrajpur Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE,JE3</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>3130/BHM</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>MALLICK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply delivery of voltage correction device at head work site of Augmentation of Ahmadpur (At Dakshin Madanpur) PWSS of Sainthia Block in the district of Birbhum, under P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000530/2024-2025</t>
+  </si>
+  <si>
+    <t>3795/BOL.MD</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1038,87 +1056,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>288.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>15.07</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>80</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>402.87</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>