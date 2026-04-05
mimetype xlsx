--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,71 @@
     <t>30/07/2026</t>
   </si>
   <si>
     <t>PRANAB KUMAR GHOSH</t>
   </si>
   <si>
     <t>Sinking of 02(Two) nos. 200mm X 200 mm X 174m deep Tube Wells Fitted With M.S Housing &amp; Well Pipe by Direct Rotary Rig for Meharpur and Adjacent areas Piped Water Supply Scheme, Block: Sainthia under Birbhum Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000525/2024-2025</t>
   </si>
   <si>
     <t>259/BHM</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>WEIR AND DECK CONSTRUCTION ENGINEERS CO OP SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
+  </si>
+  <si>
+    <t>Estimator,JE</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>203/BHM</t>
+  </si>
+  <si>
+    <t>16/01/2025</t>
+  </si>
+  <si>
+    <t>16/04/2025</t>
+  </si>
+  <si>
+    <t>IMAGIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1041,87 +1062,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>24.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>67.84</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>478.56</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>