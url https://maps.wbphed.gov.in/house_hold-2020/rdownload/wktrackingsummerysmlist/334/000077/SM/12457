--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -922,54 +922,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>28.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.81</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.61</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1145,54 +1145,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>478.56</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>17.81</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>3.72</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>