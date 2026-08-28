--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,135 +80,135 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Sainthia</t>
   </si>
   <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Meherpur and Adjoining Mouzas PWSS</t>
+  </si>
+  <si>
+    <t>SM/12457</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for Meherpur &amp; Adjoining moujas water supply scheme at Sainthia Block under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller in Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000422/2023-2024</t>
+  </si>
+  <si>
+    <t>2092/Bol.MD</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>A.S.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Birbhum Division</t>
   </si>
   <si>
-    <t>Meherpur and Adjoining Mouzas PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000060/2022-2023</t>
   </si>
   <si>
     <t>1417/BHM</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of 5.90 m X 4.10 m Pump room/ Chlorine room with sanitary arrangements, 4.10 m X 3.50 m Pump house without sanitary arrangements, 200 CuM capacity O.H.R, Boundary wall, Soil Investigation, Land development, Rising main, Laying distribution, Approach Road and Providing functional household tap connection related to water supply scheme at MEHERPUR &amp; its adjoining mouzas water supply scheme within Sainthia Block including supply of all labour &amp; materials under BIRBHUM Division, PHE Dte"</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE,JE2</t>
+  </si>
+  <si>
+    <t>ORD/000130/2024-2025</t>
+  </si>
+  <si>
+    <t>2264/BHM</t>
+  </si>
+  <si>
+    <t>14/08/2024</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>RTOR000037/2024-2025</t>
   </si>
   <si>
     <t>2491/BHM</t>
   </si>
   <si>
     <t>03/09/2024</t>
-  </si>
-[...49 lines deleted...]
-    <t>PRANAB KUMAR GHOSH</t>
   </si>
   <si>
     <t>Sinking of 02(Two) nos. 200mm X 200 mm X 174m deep Tube Wells Fitted With M.S Housing &amp; Well Pipe by Direct Rotary Rig for Meharpur and Adjacent areas Piped Water Supply Scheme, Block: Sainthia under Birbhum Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000525/2024-2025</t>
   </si>
   <si>
     <t>259/BHM</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>WEIR AND DECK CONSTRUCTION ENGINEERS CO OP SOCIETY LTD</t>
   </si>
   <si>
     <t>Wall writing on smooth wall surface (preferably of Govt. premises/Boundary Wall) by cleaning the surface thoroughly, removing old paint, preparing with one coat good quality exterior primer and Two cost best quality exterior synthetic enamel paint of approved shed and writing IEC message along with logo, picture etc. of multiple color as will be supplied by PHE Dte. by engaging skilled artist and helper artist in different location within the district of Birbhum all completed as per direction of EIC. (Size- 8'-4') 2215 nos. village (2 nos. each)</t>
   </si>
@@ -779,359 +779,359 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.84</v>
+        <v>28.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>17.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.61</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>9.36</v>
+        <v>21.84</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>28.01</v>
+        <v>327.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>17.81</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>63.61</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>327.36</v>
+        <v>9.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>24.15</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>67.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>