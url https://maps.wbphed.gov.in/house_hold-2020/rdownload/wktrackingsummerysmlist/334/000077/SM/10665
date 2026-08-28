--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Retrofitting works for providing functional household tap connection (FHTC) for household within the command area of Datababa mazar water supply scheme</t>
   </si>
   <si>
     <t>SM/10665</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Data Baba Water Supply Scheme in Birbhum Sadar Sub-Division under Birbhum Division, PHE Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000317/2022-2023</t>
+  </si>
+  <si>
+    <t>2509/BHM</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>17/12/2022</t>
+  </si>
+  <si>
+    <t>AMIT KUMAR ROY</t>
+  </si>
+  <si>
     <t>Extension of distribution pipe line near Nichupara Kabar Sthan, besides of Khokon House, near Imam Saheb and infornt of Gate of Park and all other allied works under Data Baba Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E Dte. (Sl. No. - 03)</t>
   </si>
   <si>
-    <t>AE</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000345/2022-2023</t>
   </si>
   <si>
     <t>215/BSSD</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>06/10/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>17/12/2022</t>
   </si>
   <si>
     <t>Balance work for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Data Baba Water Supply Scheme in Birbhum Sadar Sub-Division under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000099/2023-2024</t>
   </si>
   <si>
     <t>1720/BHM</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>11/06/2023</t>
   </si>
   <si>
     <t>ARPAN PANDIT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -736,57 +736,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.98</v>
+        <v>38.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -797,57 +797,57 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>38.19</v>
+        <v>2.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.97</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -861,88 +861,88 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>22.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.71</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>63.51</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>56.54</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>89.03</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>