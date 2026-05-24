--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,68 +183,50 @@
     <t>Bolpur Mechanical</t>
   </si>
   <si>
     <t>Supply and delivery and installation of MCC panel at NOHANA PWSS (Mathpalsa) in Sainthia block under Bolpur Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001379/2023-2024</t>
   </si>
   <si>
     <t>561/BOL.MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>BIRBHUM ELECTRIC WORKS</t>
-  </si>
-[...16 lines deleted...]
-    <t>03/06/2023</t>
   </si>
   <si>
     <t>Providing FHTC and laying of pipe line for the villages rest portion of Rongaipur &amp; Mathpalsa &amp; all other allied works under Augmentation of Mathpalsa Piped Water Supply Scheme, Sainthia Block under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000146/2024-2025</t>
   </si>
   <si>
     <t>2516/BHM</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>JAGADANANDAPUR CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Balance work for laying of pipe line including FHTC for augmentation of Mathpalsa Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E. Dte. .</t>
   </si>
   <si>
     <t>ORD/000132/2023-2024</t>
   </si>
@@ -666,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -890,54 +872,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>144.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>141.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.94</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1065,284 +1047,223 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>8.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.72</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>12.72</v>
+        <v>35.86</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>35.86</v>
+        <v>45.68</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>40.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>87.58</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...39 lines deleted...]
-      <c r="O10" s="4" t="s">
+      <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="P10" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>241.03</v>
+      </c>
+      <c r="P10" s="8">
+        <v>189.88</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>78.78</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>