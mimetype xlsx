--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,68 @@
     <t>2516/BHM</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>JAGADANANDAPUR CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Balance work for laying of pipe line including FHTC for augmentation of Mathpalsa Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E. Dte. .</t>
   </si>
   <si>
     <t>ORD/000132/2023-2024</t>
   </si>
   <si>
     <t>2075/BHM</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for Augmentation of Mathpalsa water supply scheme (P.H. No.-III) under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>715/Bol.MD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>03/06/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="87.121582" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1183,87 +1201,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>45.68</v>
       </c>
       <c r="Q9" s="4">
         <v>40.01</v>
       </c>
       <c r="R9" s="4">
         <v>87.58</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.72</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>7.74</v>
+      </c>
+      <c r="R10" s="4">
+        <v>60.87</v>
+      </c>
+      <c r="S10" s="4">
+        <v>60</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>253.75</v>
+      </c>
+      <c r="P11" s="8">
+        <v>197.62</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>77.88</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>