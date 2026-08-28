--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,195 +89,195 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Augmentation of Mathpalsa Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/10315</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system including FHTC for proposed Augmentation scheme for Mathpalsa Piped Water Supply Scheme , Sainthia Block under Birbhum Dvisision PHE DTE (Sl.No.2)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000338/2022-2023</t>
+  </si>
+  <si>
+    <t>1160/BHM</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>19/11/2022</t>
+  </si>
+  <si>
+    <t>APURBA MONDAL</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for Augmentation of Mathpalsa water supply scheme (P.H. No.-III) under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>715/Bol.MD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>03/06/2023</t>
+  </si>
+  <si>
+    <t>BIRBHUM ELECTRIC WORKS</t>
+  </si>
+  <si>
     <t>Trial Bore and Sinking of 200 mm dia. tubewell (2 nos.) 30 m. Deep fitted with M.S.E.R.W. Housing pipe and Fibre Glass Strainer on the river bank of Mayurakshi for the Augmentation of Mathpalsa Piped Water Supply Scheme under Birbhum Sadar Sub-Division PHE Dte. with Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>AE</t>
-[...1 lines deleted...]
-  <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000123/2023-2024</t>
   </si>
   <si>
     <t>1984/BHM</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>INDRAJIT DUTTA.</t>
   </si>
   <si>
-    <t>Laying distribution system including FHTC for proposed Augmentation scheme for Mathpalsa Piped Water Supply Scheme , Sainthia Block under Birbhum Dvisision PHE DTE (Sl.No.2)</t>
-[...17 lines deleted...]
-    <t>APURBA MONDAL</t>
+    <t>Balance work for laying of pipe line including FHTC for augmentation of Mathpalsa Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E. Dte. .</t>
+  </si>
+  <si>
+    <t>ORD/000132/2023-2024</t>
+  </si>
+  <si>
+    <t>2075/BHM</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>JAGADANANDAPUR CO-OPERATIVE LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000192/2023-2024</t>
   </si>
   <si>
     <t>3276/BHM</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000179/2023-2024</t>
   </si>
   <si>
     <t>2244/BHM</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
-    <t>Bolpur Mechanical</t>
+    <t>Providing FHTC and laying of pipe line for the villages rest portion of Rongaipur &amp; Mathpalsa &amp; all other allied works under Augmentation of Mathpalsa Piped Water Supply Scheme, Sainthia Block under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000146/2024-2025</t>
+  </si>
+  <si>
+    <t>2516/BHM</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
   </si>
   <si>
     <t>Supply and delivery and installation of MCC panel at NOHANA PWSS (Mathpalsa) in Sainthia block under Bolpur Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001379/2023-2024</t>
   </si>
   <si>
     <t>561/BOL.MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>11/09/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>03/06/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -826,479 +826,479 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.38</v>
+        <v>144.13</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>141.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.94</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>144.13</v>
+        <v>12.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>141.16</v>
+        <v>7.74</v>
       </c>
       <c r="R4" s="4">
-        <v>97.94</v>
+        <v>60.87</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>1.14</v>
+        <v>3.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>2.09</v>
+        <v>45.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>40.01</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.58</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>8.74</v>
+        <v>1.14</v>
       </c>
       <c r="Q7" s="4">
-        <v>8.72</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.71</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>35.86</v>
+        <v>2.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>45.68</v>
+        <v>35.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>40.01</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>87.58</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="P10" s="4">
-        <v>12.72</v>
+        <v>8.74</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.74</v>
+        <v>8.72</v>
       </c>
       <c r="R10" s="4">
-        <v>60.87</v>
+        <v>99.71</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>253.75</v>