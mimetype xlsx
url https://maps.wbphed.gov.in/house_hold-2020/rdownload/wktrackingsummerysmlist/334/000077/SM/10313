--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,123 +152,105 @@
   <si>
     <t>RTOR000193/2023-2024</t>
   </si>
   <si>
     <t>3274/BHM</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>Continuation work order for Supply and delivery of Sluice Valve for Augmentation of Ahmadpur W/S Scheme under Birbhum Division, P.H.E. Dte. including loading, carriage and unloading at Birbhum Divisional Store at PHE Complex, Dist.-Birbhum under Birbhum Division, P.H.E. Dte.(Sl No-1)</t>
   </si>
   <si>
     <t>ORD/000468/2023-2024</t>
   </si>
   <si>
     <t>500/BHM</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
-    <t>Laying distribution system including FHTC for proposed augmentation scheme for Ahmedpur Piped Water Supply Scheme, Sainthia Block, under Birbhum Division, PHE Dte. (Sl. No.6)</t>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for Augmentation of Ahmedpur water supply scheme under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>717/Bol.MD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>03/06/2023</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction of 700cum capacity 20mtr. Staging height RCC Over Head Reservoir over RCC Raft foundation including pipe connection &amp; allied works for augmentation of Ahmedpur W/S Scheme under Birbhum Sadar Sub Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000263/2023-2024</t>
+  </si>
+  <si>
+    <t>1103/BHM</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>WEIR AND DECK CONSTRUCTION ENGINEERS CO OP SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Trial Bore and Sinking of 200 mm dia. tubewell (02 no.) 170 m. Deep fitted with M.S.E.R.W. Housing pipe and Fibre Glass Strainer on the river bank of Mayurakshi for the Augmentation of Ahmedpur Piped Water Supply Scheme under Birbhum Sadar Sub-Division PHE Dte. with Birbhum Division, P.H.E. Dte.</t>
+  </si>
+  <si>
     <t>JE,JE1</t>
-  </si>
-[...64 lines deleted...]
-    <t>Trial Bore and Sinking of 200 mm dia. tubewell (02 no.) 170 m. Deep fitted with M.S.E.R.W. Housing pipe and Fibre Glass Strainer on the river bank of Mayurakshi for the Augmentation of Ahmedpur Piped Water Supply Scheme under Birbhum Sadar Sub-Division PHE Dte. with Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000119/2023-2024</t>
   </si>
   <si>
     <t>1981/BHM</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>NEEL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -672,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -835,54 +817,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1010,345 +992,284 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>445.38</v>
+        <v>27.19</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>27.19</v>
+        <v>152</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>30.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>152</v>
+        <v>6.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>209.43</v>
+      </c>
+      <c r="P10" s="8">
+        <v>48.4</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>23.11</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>