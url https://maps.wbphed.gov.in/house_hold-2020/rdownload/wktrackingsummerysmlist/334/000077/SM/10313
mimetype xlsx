--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,83 @@
     <t>10/01/2024</t>
   </si>
   <si>
     <t>WEIR AND DECK CONSTRUCTION ENGINEERS CO OP SOCIETY LTD</t>
   </si>
   <si>
     <t>Trial Bore and Sinking of 200 mm dia. tubewell (02 no.) 170 m. Deep fitted with M.S.E.R.W. Housing pipe and Fibre Glass Strainer on the river bank of Mayurakshi for the Augmentation of Ahmedpur Piped Water Supply Scheme under Birbhum Sadar Sub-Division PHE Dte. with Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE,JE1</t>
   </si>
   <si>
     <t>ORD/000119/2023-2024</t>
   </si>
   <si>
     <t>1981/BHM</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>10/11/2024</t>
   </si>
   <si>
     <t>NEEL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Ahmedpur PWSS Low Lift site Under Rajnagar CCC</t>
+  </si>
+  <si>
+    <t>BILL/01693/2024-2025</t>
+  </si>
+  <si>
+    <t>103/02</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution system including FHTC for proposed augmentation scheme for Ahmedpur Piped Water Supply Scheme, Sainthia Block, under Birbhum Division, PHE Dte. (Sl. No.6)</t>
+  </si>
+  <si>
+    <t>ORD/000358/2022-2023</t>
+  </si>
+  <si>
+    <t>1158/BHM</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>PASCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1189,87 +1222,205 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>6.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>18.27</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>445.38</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>419.67</v>
+      </c>
+      <c r="R11" s="4">
+        <v>94.23</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>673.08</v>
+      </c>
+      <c r="P12" s="8">
+        <v>468.06</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>69.54</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>