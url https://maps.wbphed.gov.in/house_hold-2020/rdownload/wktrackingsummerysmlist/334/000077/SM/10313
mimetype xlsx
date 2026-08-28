--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,216 +89,216 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Augmentation of Ahmedpur Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/10313</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system including FHTC for proposed augmentation scheme for Ahmedpur Piped Water Supply Scheme, Sainthia Block, under Birbhum Division, PHE Dte. (Sl. No.6)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE,JE1</t>
+  </si>
+  <si>
+    <t>ORD/000358/2022-2023</t>
+  </si>
+  <si>
+    <t>1158/BHM</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>PASCON</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000020/2022-2023</t>
+  </si>
+  <si>
+    <t>913/BHM</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for Augmentation of Ahmedpur water supply scheme under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Driller in Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>717/Bol.MD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>03/06/2023</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction of 700cum capacity 20mtr. Staging height RCC Over Head Reservoir over RCC Raft foundation including pipe connection &amp; allied works for augmentation of Ahmedpur W/S Scheme under Birbhum Sadar Sub Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000263/2023-2024</t>
+  </si>
+  <si>
+    <t>1103/BHM</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>WEIR AND DECK CONSTRUCTION ENGINEERS CO OP SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>Trial Bore and Sinking of 200 mm dia. tubewell (02 no.) 170 m. Deep fitted with M.S.E.R.W. Housing pipe and Fibre Glass Strainer on the river bank of Mayurakshi for the Augmentation of Ahmedpur Piped Water Supply Scheme under Birbhum Sadar Sub-Division PHE Dte. with Birbhum Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000119/2023-2024</t>
+  </si>
+  <si>
+    <t>1981/BHM</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>10/11/2024</t>
+  </si>
+  <si>
+    <t>NEEL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Supply and delivery of Sluice Valve for Augmentation of Ahmadpur W/S Scheme under Birbhum Division, P.H.E. Dte. including loading, carriage and unloading at Birbhum Divisional Store at PHE Complex, Dist.-Birbhum under Birbhum Division, P.H.E. Dte.(Sl No-1)</t>
   </si>
   <si>
     <t>AE(HQ)</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
   <si>
     <t>ORD/000414/2023-2024</t>
   </si>
   <si>
     <t>4292/BHM</t>
   </si>
   <si>
     <t>10/11/2023</t>
   </si>
   <si>
     <t>10/12/2023</t>
   </si>
   <si>
     <t>MAKALI ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000193/2023-2024</t>
   </si>
   <si>
     <t>3274/BHM</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>Continuation work order for Supply and delivery of Sluice Valve for Augmentation of Ahmadpur W/S Scheme under Birbhum Division, P.H.E. Dte. including loading, carriage and unloading at Birbhum Divisional Store at PHE Complex, Dist.-Birbhum under Birbhum Division, P.H.E. Dte.(Sl No-1)</t>
   </si>
   <si>
     <t>ORD/000468/2023-2024</t>
   </si>
   <si>
     <t>500/BHM</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>03/03/2024</t>
   </si>
   <si>
-    <t>Bolpur Mechanical</t>
-[...70 lines deleted...]
-  <si>
     <t>Quotation for new service connection at Ahmedpur PWSS Low Lift site Under Rajnagar CCC</t>
   </si>
   <si>
     <t>BILL/01693/2024-2025</t>
   </si>
   <si>
     <t>103/02</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>PASCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -847,57 +847,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>9</v>
+        <v>445.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>9</v>
+        <v>419.67</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>94.23</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -929,454 +929,454 @@
         <v>4.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>0.34</v>
+        <v>27.19</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>9</v>
+        <v>152</v>
       </c>
       <c r="Q6" s="4">
-        <v>9</v>
+        <v>30.4</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>27.19</v>
+        <v>6.94</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>152</v>
+        <v>9</v>
       </c>
       <c r="Q8" s="4">
-        <v>30.4</v>
+        <v>9</v>
       </c>
       <c r="R8" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>6.94</v>
+        <v>0.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>18.27</v>
+        <v>9</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>445.38</v>
+        <v>18.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>419.67</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>94.23</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>673.08</v>