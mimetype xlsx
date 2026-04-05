--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,65 @@
     <t>1450./AE-III</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>VIBGYOR INFOTECH</t>
   </si>
   <si>
     <t>Quotation for new service connection at Augmentation of Nagari PWSS at SURI-I Block</t>
   </si>
   <si>
     <t>BILL/00995/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-270</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of Electrical accessories for Augmentation of Nagari water supply scheme (Block- Suri - I) under Bolpur Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000453/2024-2025</t>
+  </si>
+  <si>
+    <t>1301./AE-III</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1321,87 +1336,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>6.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.8</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>258.77</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>