--- v2 (2026-04-05)
+++ v3 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,68 +171,50 @@
     <t>27/07/2023</t>
   </si>
   <si>
     <t>Construction of 150 Cum Capacity and 20.0m Staging Height RCC Over Head Reservoir along with Soil Test and Laying pipeline for Augmentation of Nagari w/s Scheme under Birbhum Sadar Sub-Division within Birbhum Division,P.H.E. Dte. (Sl. No.6)</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000432/2022-2023</t>
   </si>
   <si>
     <t>105/BHM</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>M/S KRIPASINDHU GHOSH &amp; CO.</t>
-  </si>
-[...16 lines deleted...]
-    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Trial Bore and Sinking for 03 nos. working 200mm dia. Tubewell of 6m depth each with horizontal strainer on the river Bed of Kuskurini and connecting pipe line etc. complete under Augmentation of Nagari Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E Dte. within Birbhum Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000509/2023-2024</t>
   </si>
   <si>
     <t>652/BHM</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>INDRANIL DUTTA</t>
   </si>
   <si>
     <t>Supply &amp; delivery of 80mm dia Column Pipe for Augmentation of Nagari water supply scheme (Block- Suri - I) under Bolpur Mechanical Division, PHE Dte. "</t>
   </si>
   <si>
     <t>ORD/000499/2024-2025</t>
   </si>
@@ -687,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -850,54 +832,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.63</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1082,402 +1064,341 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>189.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>131.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>69.58</v>
       </c>
       <c r="S7" s="4">
         <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>10.68</v>
+        <v>7.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.59</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>7.99</v>
+        <v>2.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2.96</v>
+        <v>6.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>6.24</v>
+        <v>2.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>248.09</v>
+      </c>
+      <c r="P12" s="8">
+        <v>155.85</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>62.82</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>