--- v3 (2026-05-25)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,210 +77,213 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
+    <t>Birbhum Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Nagari Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/10312</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 150 Cum Capacity and 20.0m Staging Height RCC Over Head Reservoir along with Soil Test and Laying pipeline for Augmentation of Nagari w/s Scheme under Birbhum Sadar Sub-Division within Birbhum Division,P.H.E. Dte. (Sl. No.6)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE2,JE3</t>
+  </si>
+  <si>
+    <t>ORD/000432/2022-2023</t>
+  </si>
+  <si>
+    <t>105/BHM</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>M/S KRIPASINDHU GHOSH &amp; CO.</t>
+  </si>
+  <si>
     <t>Bolpur Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Nagari Piped Water Supply Scheme</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping Machineries at newly sunk Tube Wells and allied works at Augmentation of Nagari Piped Water Supply Scheme, Block-Suri-I under Bolpur Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-III</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000470/2023-2024</t>
   </si>
   <si>
     <t>2223/Bol.MD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>11/11/2023</t>
   </si>
   <si>
     <t>HINDOL ROY</t>
   </si>
   <si>
-    <t>Birbhum Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>1114/BHM</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000100/2022-2023</t>
   </si>
   <si>
     <t>970/BHM</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>RTOR000194/2023-2024</t>
   </si>
   <si>
     <t>3275/BHM</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
-    <t>Construction of 150 Cum Capacity and 20.0m Staging Height RCC Over Head Reservoir along with Soil Test and Laying pipeline for Augmentation of Nagari w/s Scheme under Birbhum Sadar Sub-Division within Birbhum Division,P.H.E. Dte. (Sl. No.6)</t>
-[...2 lines deleted...]
-    <t>AE</t>
+    <t>Trial Bore and Sinking for 03 nos. working 200mm dia. Tubewell of 6m depth each with horizontal strainer on the river Bed of Kuskurini and connecting pipe line etc. complete under Augmentation of Nagari Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E Dte. within Birbhum Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
-    <t>ORD/000432/2022-2023</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000509/2023-2024</t>
   </si>
   <si>
     <t>652/BHM</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>INDRANIL DUTTA</t>
   </si>
   <si>
+    <t>Supply &amp; delivery of Electrical accessories for Augmentation of Nagari water supply scheme (Block- Suri - I) under Bolpur Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000453/2024-2025</t>
+  </si>
+  <si>
+    <t>1301./AE-III</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
     <t>Supply &amp; delivery of 80mm dia Column Pipe for Augmentation of Nagari water supply scheme (Block- Suri - I) under Bolpur Mechanical Division, PHE Dte. "</t>
   </si>
   <si>
     <t>ORD/000499/2024-2025</t>
   </si>
   <si>
     <t>1450./AE-III</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>VIBGYOR INFOTECH</t>
   </si>
   <si>
     <t>Quotation for new service connection at Augmentation of Nagari PWSS at SURI-I Block</t>
   </si>
   <si>
     <t>BILL/00995/2024-2025</t>
   </si>
   <si>
     <t>BP-24-25-270</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...13 lines deleted...]
-    <t>16/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -829,541 +832,541 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.52</v>
+        <v>189.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.02</v>
+        <v>131.95</v>
       </c>
       <c r="R3" s="4">
-        <v>59.63</v>
+        <v>69.58</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>2.73</v>
+        <v>23.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>59.63</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>11.88</v>
+        <v>2.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>0.34</v>
+        <v>11.88</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>189.64</v>
+        <v>0.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>131.95</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>69.58</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>7.99</v>
       </c>
       <c r="Q8" s="4">
         <v>6.91</v>
       </c>
       <c r="R8" s="4">
         <v>86.59</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>2.96</v>
+        <v>2.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.96</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>6.24</v>
+        <v>2.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>2.8</v>
+        <v>6.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>248.09</v>
       </c>
       <c r="P12" s="8">
         <v>155.85</v>
       </c>
       <c r="Q12" s="8">
         <v>62.82</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>