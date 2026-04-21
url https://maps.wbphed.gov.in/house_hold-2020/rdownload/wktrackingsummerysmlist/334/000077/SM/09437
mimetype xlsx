--- v2 (2026-03-03)
+++ v3 (2026-04-21)
@@ -1535,54 +1535,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="4">
         <v>387.66</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>290.54</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>74.95</v>
       </c>
       <c r="S14" s="4">
         <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1596,88 +1596,88 @@
       <c r="I15" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P15" s="4">
         <v>24.44</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>16.88</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>69.07</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>680.01</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>307.42</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>45.21</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>