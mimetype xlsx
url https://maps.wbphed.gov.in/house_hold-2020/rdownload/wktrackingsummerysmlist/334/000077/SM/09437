--- v3 (2026-04-21)
+++ v4 (2026-08-28)
@@ -110,231 +110,231 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Annual Mtc. of pipeline (Distribution and rising main) for the water supply schemes related to the daily supply of water to the consumers under Birbhum Division, PHE Dte.¿ Purandarpur W/S Scheme (Sl. No.-06)</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>ORD/000614/2020-2021</t>
   </si>
   <si>
     <t>1826/BHM</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>PRANAB KUMAR MONDAL</t>
   </si>
   <si>
+    <t>Laying distribution system for proposed augmentation scheme for purandarpur piped water supply scheme under Birbhum Sadar sub division PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000394/2022-2023</t>
+  </si>
+  <si>
+    <t>1026/BHM</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM DAS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000064/2021-2022</t>
+  </si>
+  <si>
+    <t>489/BHM</t>
+  </si>
+  <si>
+    <t>02/03/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000044/2021-2022</t>
+  </si>
+  <si>
+    <t>215/BHM</t>
+  </si>
+  <si>
+    <t>02/02/2022</t>
+  </si>
+  <si>
+    <t>RTOR000030/2022-2023</t>
+  </si>
+  <si>
+    <t>2290/BHM</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
     <t>Allied work for Laying distribution system for proposed augmentation scheme for Purandarpur Piped Water Supply Scheme under Birbhum Sadar Sub-Division within Birbhum Division, P.H.E Dte.</t>
   </si>
   <si>
-    <t>JE1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000115/2023-2024</t>
   </si>
   <si>
     <t>2076/BHM</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
-    <t>M/S GOUTAM DAS</t>
-[...32 lines deleted...]
-    <t>20/10/2022</t>
+    <t>Construction of 500cum capacity 20mtr. Staging height RCC Over Head Reservoir over RCC Raft foundation including pipe connection &amp; allied works for augmentation of Purandarpur W/S Scheme under Birbhum Sadar Sub Division within Birbhum Division, PHE Dte.(As per Departmental Drawing)</t>
+  </si>
+  <si>
+    <t>ORD/000016/2023-2024</t>
+  </si>
+  <si>
+    <t>1215/BHM</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>12/01/2024</t>
+  </si>
+  <si>
+    <t>Bolpur Mechanical</t>
+  </si>
+  <si>
+    <t>Providing Electro-mechanical accessories and others for Augmentation of Purandarpur water supply scheme under Bolpur Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-III</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000007/2023-2024</t>
+  </si>
+  <si>
+    <t>716/Bol.MD</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SATYAJIT GHOSH</t>
+  </si>
+  <si>
+    <t>Trial Bore and Sinking of 200 mm dia. tubewell (02 nos.) 125 m. Deep fitted with M.S.E.R.W. Housing pipe and Fibre Glass Strainer on the river bank of Mayurakshi for the Augmentation of Purandarpur Piped Water Supply Scheme under Birbhum Sadar Sub-Division PHE Dte. with Birbhum Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000134/2023-2024</t>
+  </si>
+  <si>
+    <t>2269/BHM</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>12/08/2023</t>
+  </si>
+  <si>
+    <t>Replacement of voltage correction device at Purandarpur PH-I water supply scheme under under Bolpur Mechanical Division, PHE Dte.(Aug. of Purandarpur W/S Scehem)</t>
+  </si>
+  <si>
+    <t>ORD/000695/2023-2024</t>
+  </si>
+  <si>
+    <t>1360/AE-III</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>QUAZI NOZRUL ISLAM</t>
   </si>
   <si>
     <t>RTOR000005/2023-2024</t>
   </si>
   <si>
     <t>1115/BHM</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
-    <t>Construction of 500cum capacity 20mtr. Staging height RCC Over Head Reservoir over RCC Raft foundation including pipe connection &amp; allied works for augmentation of Purandarpur W/S Scheme under Birbhum Sadar Sub Division within Birbhum Division, PHE Dte.(As per Departmental Drawing)</t>
-[...55 lines deleted...]
-  <si>
     <t>Additional works for installation of submersible pumping machineries at Aug. of purandarpur water supply scheme Block- Suri-II under Bolpur Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000310/2024-2025</t>
   </si>
   <si>
     <t>1880/BOL.MD</t>
   </si>
   <si>
     <t>05/08/2024</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
-    <t>SATYAJIT GHOSH</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection at aug. of Purandarpur PWSS.</t>
   </si>
   <si>
     <t>BILL/02317/2023-2024</t>
   </si>
   <si>
     <t>BP-23-24-358</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...28 lines deleted...]
-    <t>01/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,60 +942,60 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>56.35</v>
+        <v>387.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>290.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.95</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -1150,534 +1150,534 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>10.28</v>
+        <v>56.35</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>56.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P9" s="4">
         <v>128.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>128.59</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>5.6</v>
+        <v>24.44</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>69.07</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>2.05</v>
+        <v>5.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.38</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>96.02</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>7.27</v>
+        <v>2.05</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.05</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>43</v>
       </c>
       <c r="P13" s="4">
-        <v>6.59</v>
+        <v>10.28</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="P14" s="4">
-        <v>387.66</v>
+        <v>7.27</v>
       </c>
       <c r="Q14" s="4">
-        <v>290.54</v>
+        <v>6.16</v>
       </c>
       <c r="R14" s="4">
-        <v>74.95</v>
+        <v>84.74</v>
       </c>
       <c r="S14" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>24.44</v>
+        <v>6.59</v>
       </c>
       <c r="Q15" s="4">
-        <v>16.88</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>69.07</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>680.01</v>
       </c>
       <c r="P16" s="8">
-        <v>307.42</v>
+        <v>505.63</v>
       </c>
       <c r="Q16" s="8">
-        <v>45.21</v>
+        <v>74.36</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>