--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -98,255 +98,255 @@
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Retrofitting works for providing functional household tap connection (FHTC) under Margram PWSS within Rampurhat-II Block District Birbhum under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09367</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Margram in Rampurhat Sub-Division under Birbhum Division, PHE Dte.¿ (Sl. No.7)</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
+    <t>ORD/000142/2022-2023</t>
+  </si>
+  <si>
+    <t>.1567/BHM</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>24/09/2022</t>
+  </si>
+  <si>
+    <t>PULAK KUMAR PAL</t>
+  </si>
+  <si>
+    <t>Sinking of o1 (one) No 200mm dia.X 66.0 mtr deep Tube Well with UPVC pipe &amp; strainer for Margram W/s scheme under Birbhum Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000542/2021-2022</t>
+  </si>
+  <si>
+    <t>29/RSD</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>TAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE (110mm and 90mm dia) distribution line and concreting works etc at Hospital para, khanpara, Benegram of Margram water supply scheme under Rampurhat sub division under Birbhum Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000677/2021-2022</t>
+  </si>
+  <si>
+    <t>102/RSD</t>
+  </si>
+  <si>
+    <t>07/03/2022</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>RUBAL CONSTRACTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Margram Water Supply Scheme within Birbhum Rampurhat Sub-Division under Birbhum Division, PHE Dte.¿ (Sl. No.4)</t>
+  </si>
+  <si>
+    <t>ORD/000006/2022-2023</t>
+  </si>
+  <si>
+    <t>739/BHM</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>03/06/2022</t>
+  </si>
+  <si>
     <t>ORD/000121/2022-2023</t>
   </si>
   <si>
     <t>1567/BHM</t>
   </si>
   <si>
-    <t>26/07/2022</t>
-[...5 lines deleted...]
-    <t>PULAK KUMAR PAL</t>
+    <t>Providing FHTC from existing distribution system with Allied works at Benegram &amp; Mazarpara within Margram w/s Scheme under Rampurhat Sub- Division, P.H.E. Dte. (Sl.No-12)</t>
+  </si>
+  <si>
+    <t>ORD/000186/2022-2023</t>
+  </si>
+  <si>
+    <t>315/RSD</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>08/10/2022</t>
   </si>
   <si>
     <t>Providing FHTC from existing distribution system with Allied works at Hospital para, Chot dangal within Margram w/s Scheme under Rampurhat Sub- Division, P.H.E. Dte. (Sl.No-13)</t>
   </si>
   <si>
     <t>ORD/000187/2022-2023</t>
   </si>
   <si>
     <t>316/RSD</t>
   </si>
   <si>
-    <t>08/09/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S TAPAN ENTERPRISE</t>
   </si>
   <si>
-    <t>ORD/000142/2022-2023</t>
-[...53 lines deleted...]
-    <t>03/06/2022</t>
+    <t>Providing FHTC from existing distribution system with Allied works at Khanpur within Margram w/s Scheme under Rampurhat Sub- Division, P.H.E. Dte. (Sl.No-14)</t>
+  </si>
+  <si>
+    <t>ORD/000188/2022-2023</t>
+  </si>
+  <si>
+    <t>317/RSD</t>
+  </si>
+  <si>
+    <t>Laying of Distribution Main pipeline through crossing of PWD road at Margram Hospital More by adopting Jack Pushing method for Margram PWSS under Rampurhat Sub-Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000672/2021-2022</t>
+  </si>
+  <si>
+    <t>112/RSD</t>
+  </si>
+  <si>
+    <t>22/03/2022</t>
   </si>
   <si>
     <t>Additional concreting works (Fulmali para, Baganpara(Part) for LDS of Margram pipe water supply scheme under Rampurhat Sub-Division under Birbhum Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000671/2021-2022</t>
   </si>
   <si>
     <t>101/RSD</t>
   </si>
   <si>
-    <t>Laying of Distribution Main pipeline through crossing of PWD road at Margram Hospital More by adopting Jack Pushing method for Margram PWSS under Rampurhat Sub-Division, PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2021-2022</t>
   </si>
   <si>
     <t>219/BHM</t>
   </si>
   <si>
     <t>02/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000026/2022-2023</t>
   </si>
   <si>
     <t>2205/BHM</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
+    <t>Laying UPVC Pipe line in place of AC line due to strengthenig of Rampurhat--Parulia PWD Road at Margram Mouza of existing MARGRAM Piped Water Supply Scheme under Rampurhat sub -Division , under Birbhum Division, PHE Dte. (Sl. No.3)</t>
+  </si>
+  <si>
+    <t>ORD/000495/2022-2023</t>
+  </si>
+  <si>
+    <t>231/BHM</t>
+  </si>
+  <si>
+    <t>20/01/2023</t>
+  </si>
+  <si>
+    <t>19/02/2023</t>
+  </si>
+  <si>
+    <t>MAINUL ISLAM</t>
+  </si>
+  <si>
     <t>Additional Laying distribution system at Margram mouza including FHTC under Augmentation of Margram Piped Water Supply Scheme under Rampurhat sub -Division , under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE1,JE3</t>
   </si>
   <si>
     <t>ORD/000070/2023-2024</t>
   </si>
   <si>
     <t>1343/BHM</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>DI Relaying &amp; Concrete Road Restoration work at Benegram Mouza under MARGRAM Water Supply Scheme within Rampurhat Sub-Division Birbhum Division PHE Dte.</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000149/2025-2026</t>
   </si>
   <si>
     <t>691/RSD</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>29/10/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>MAINUL ISLAM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,51 +904,51 @@
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>44.05</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -956,478 +956,478 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.98</v>
+        <v>4.29</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>44.05</v>
+        <v>4.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>4.29</v>
+        <v>52.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>52.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>4.99</v>
+        <v>44.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>44.04</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>52.82</v>
+        <v>4.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
+        <v>4.98</v>
+      </c>
+      <c r="Q9" s="4">
         <v>4.96</v>
       </c>
-      <c r="Q9" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>4.33</v>
+        <v>4.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>4.97</v>
+        <v>4.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
@@ -1435,60 +1435,60 @@
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>4.97</v>
+        <v>4.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
@@ -1601,231 +1601,231 @@
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>145.64</v>
+        <v>3.72</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P16" s="4">
-        <v>2.03</v>
+        <v>145.64</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>124.56</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>85.53</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="P17" s="4">
-        <v>3.72</v>
+        <v>2.03</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>342.3</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>236.06</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>68.96</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>