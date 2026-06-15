--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -165,50 +165,68 @@
     <t>09/03/2022</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>SUNIL RABI DAS</t>
   </si>
   <si>
     <t>Providing functional household tap connection (FHTC) from existing distribution system within the command area of Dantura Water Supply Scheme under Nalhati Sub Division within Birbhum Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000589/2022-2023</t>
   </si>
   <si>
     <t>1014/BHM</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>NUR MOBINUL ISLAM</t>
+  </si>
+  <si>
+    <t>Balance work for Providing Functional Household Tap Connection for left out habitations along with restoration of road for Dantura Water Supply Scheme under Nalhati Sub-Division within Birbhum Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JE1,JE2</t>
+  </si>
+  <si>
+    <t>ORD/000407/2025-2026</t>
+  </si>
+  <si>
+    <t>3269/BHM</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -760,54 +778,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>95.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>93.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.63</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -943,101 +961,162 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>64.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>54.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>84.67</v>
       </c>
       <c r="S6" s="4">
         <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P7" s="4">
+        <v>27.29</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>196.41</v>
+      </c>
+      <c r="P8" s="8">
+        <v>148.19</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>75.45</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>