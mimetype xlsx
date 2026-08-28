--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,108 +89,108 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Retrofitting works for providing functional household tap connection (FHTC) under Dantura PWSS within Murarai-II Block District Birbhum under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09364</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Sinking of 200mm 90 m. deep Tube well fitted with 200 mm dia. PVC pipe and fibre glass Strainer etc. all complete at Head Work site of Dantura Piped Water Supply Scheme under Nalhati Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000651/2021-2022</t>
+  </si>
+  <si>
+    <t>130/AE/NSD</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>SUNIL RABI DAS</t>
+  </si>
+  <si>
+    <t>Construction of Pump House of 5.40mtr. X 3.6mtr. Size with sanitary and water supply arrangements at DANTURA PWSS under Nalhati Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000663/2021-2022</t>
+  </si>
+  <si>
+    <t>16/AE/NSD</t>
+  </si>
+  <si>
+    <t>17/01/2022</t>
+  </si>
+  <si>
+    <t>18/03/2022</t>
+  </si>
+  <si>
+    <t>SHIB GANGA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Dantura under Dantura Water Supply Scheme within Birbhum Division, PHE Dte¿ (Sl. No.5)</t>
   </si>
   <si>
-    <t>AE</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000209/2022-2023</t>
   </si>
   <si>
     <t>2005/BHM</t>
   </si>
   <si>
     <t>15/09/2022</t>
   </si>
   <si>
     <t>14/11/2022</t>
   </si>
   <si>
     <t>PRAVAT SARKAR</t>
-  </si>
-[...34 lines deleted...]
-    <t>SUNIL RABI DAS</t>
   </si>
   <si>
     <t>Providing functional household tap connection (FHTC) from existing distribution system within the command area of Dantura Water Supply Scheme under Nalhati Sub Division within Birbhum Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000589/2022-2023</t>
   </si>
   <si>
     <t>1014/BHM</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>NUR MOBINUL ISLAM</t>
   </si>
   <si>
     <t>Balance work for Providing Functional Household Tap Connection for left out habitations along with restoration of road for Dantura Water Supply Scheme under Nalhati Sub-Division within Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE1,JE2</t>
   </si>
@@ -775,57 +775,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>95.17</v>
+        <v>4.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>93.87</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>98.63</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -897,57 +897,57 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.8</v>
+        <v>95.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>93.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.63</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>