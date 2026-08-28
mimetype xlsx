--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Retrofitting works for providing functional household tap connection (FHTC) under Tilutia PWSS within Nanoor Block District Birbhum under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09362</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Sinking of 02(Two) nos. 300mm X 200mm dia. X 300m deep Tube Wells by Rotary Rig for Tilutia-II Piped Water Supply Scheme in Nanoor Block under Bolpur Sub-Division within Birbhum Division, P.H.E Dte.(2nd Call) (Sl. No.5)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE2,Bolpur Sub-Division,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000670/2020-2021</t>
+  </si>
+  <si>
+    <t>1503/BHM</t>
+  </si>
+  <si>
+    <t>26/11/2020</t>
+  </si>
+  <si>
+    <t>25/01/2021</t>
+  </si>
+  <si>
+    <t>PASCON</t>
+  </si>
+  <si>
+    <t>Supply and delivery of 300mm dia., 3.0 Mtr. long UPVC slotted pipe (Strainer) (CD) for sinking of 02 nos deep Tube-wells of Tilutia Zone - II Piped Water Supply Scheme in Nanoor Block under Bolpur Sub-Division within Birbhum Division PHED. (Sl. No.: 01).</t>
+  </si>
+  <si>
+    <t>ORD/000840/2021-2022</t>
+  </si>
+  <si>
+    <t>479/BSD</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>11/01/2022</t>
+  </si>
+  <si>
+    <t>Dismantling &amp; Restoration of cement concrete road for laying of distribution pipeline of Tilutia Zone - I Piped Water Supply Scheme under Bolpur Sub-Division within Birbhum Division, PHED. (Sl. No.: 01)</t>
+  </si>
+  <si>
+    <t>ORD/000688/2021-2022</t>
+  </si>
+  <si>
+    <t>446/BSD</t>
+  </si>
+  <si>
+    <t>10/12/2021</t>
+  </si>
+  <si>
+    <t>09/01/2022</t>
+  </si>
+  <si>
+    <t>M/S KRIPASINDHU GHOSH &amp; CO.</t>
+  </si>
+  <si>
+    <t>Withdrawing of existing pipe for previous Head Work Site and relaying of 250mm. dia. DI pipes From OHR to Node point 192A due to Change of Head Work Site at Tilutia Zone - I Water Supply Scheme within Bolpur Sub-Division under Birbhum Division, PHED. (Sl. No.: 07).</t>
+  </si>
+  <si>
+    <t>AE,Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE2 ,JE2,Bolpur Sub-Division,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000059/2022-2023</t>
+  </si>
+  <si>
+    <t>204/BSD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>ARABINDA GHOSH</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (Size - 5.40 Mtr. x 3.60 Mtr.) at Tilutia Zone - II Head Works site of Tilutia Water Supply Scheme under Bolpur Sub-Division within Birbhum Division, PHED. (2nd Call). (Sl. - 02)</t>
+  </si>
+  <si>
+    <t>ORD/000825/2021-2022</t>
+  </si>
+  <si>
+    <t>17/BSD</t>
+  </si>
+  <si>
+    <t>12/03/2022</t>
+  </si>
+  <si>
+    <t>MD SAFIUL HASSAN</t>
+  </si>
+  <si>
+    <t>Supply and delivery of 150mm and 100mm. dia. Sluice Valves including loading, carriage and unloading at Bolpur Sub-Divisional Store at PHE Complex, Surul, Bolpur, Dist. - Birbhum for Tilutia Zone - I &amp; II Water Supply Scheme under Bolpur Sub-Division within Birbhum Division, PHED. (Sl. No.: 02).</t>
+  </si>
+  <si>
+    <t>ORD/000854/2021-2022</t>
+  </si>
+  <si>
+    <t>93/BSD</t>
+  </si>
+  <si>
+    <t>11/03/2022</t>
+  </si>
+  <si>
+    <t>26/03/2022</t>
+  </si>
+  <si>
+    <t>MAKALI ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (Size - 5.40 Mtr. x 3.60 Mtr.) at Tilutia Zone -I Head work site of Tilutia water supply Scheme under Bolpur Sub-Division within Birbhum Division, PHED. (2nd Call). (Sl. 04)</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000741/2021-2022</t>
+  </si>
+  <si>
+    <t>12/BSD</t>
+  </si>
+  <si>
+    <t>SANTU SEKH</t>
+  </si>
+  <si>
     <t>Laying of Rising Main from Tube Well - I &amp; Tube Well - II to O.H.R. for Tilutia Zone - II Water Supply Scheme under Bolpur Sub-Division within Birbhum Division, PHED. (Sl. No.: 04).</t>
   </si>
   <si>
-    <t>AE</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000644/2021-2022</t>
   </si>
   <si>
     <t>87/BSD</t>
   </si>
   <si>
     <t>10/03/2022</t>
   </si>
   <si>
     <t>30/03/2022</t>
   </si>
   <si>
     <t>SYED HASMAT ALI</t>
   </si>
   <si>
-    <t>Construction of Pump House (Size - 5.40 Mtr. x 3.60 Mtr.) at Tilutia Zone -I Head work site of Tilutia water supply Scheme under Bolpur Sub-Division within Birbhum Division, PHED. (2nd Call). (Sl. 04)</t>
-[...17 lines deleted...]
-    <t>SANTU SEKH</t>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Tilutia Zone-I under Tilutia Zone-I Water Supply Scheme within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2022-2023</t>
+  </si>
+  <si>
+    <t>2245/BHM</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>16/12/2022</t>
+  </si>
+  <si>
+    <t>MANAS KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Adopting Jack Pushing of Hume Pipe (NP3/ NP4) as Cashing to Cross Water carrier Pipe in front of OHR at TILUTIA ZONE - II Water Supply Scheme under Bolpur Sub-Division, P.H.E. Deptt. (Sl. No.: 10).</t>
+  </si>
+  <si>
+    <t>ORD/000110/2022-2023</t>
+  </si>
+  <si>
+    <t>242/BSD</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>12/07/2022</t>
+  </si>
+  <si>
+    <t>S. S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of Rising Main pipeline from Tube-well No. - I &amp; II to O.H.R at Mahanpur of Tilutia Zone - I Water Supply Scheme under Bolpur Sub-Division within Birbhum Division, PHED.. (Sl. No.: 15).</t>
   </si>
   <si>
     <t>ORD/000645/2021-2022</t>
   </si>
   <si>
     <t>86/BSD</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>INDRAJIT DAS</t>
   </si>
   <si>
-    <t>Construction of Pump House (Size - 5.40 Mtr. x 3.60 Mtr.) at Tilutia Zone - II Head Works site of Tilutia Water Supply Scheme under Bolpur Sub-Division within Birbhum Division, PHED. (2nd Call). (Sl. - 02)</t>
-[...76 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from the existing distribution system within the command area of "Tilutia Zone - II under Tilutia Zone - II Water Supply Scheme within Birbhum Division PHE Dte." (Sl. No. - 8)</t>
   </si>
   <si>
     <t>ORD/000096/2022-2023</t>
   </si>
   <si>
     <t>1476/BHM</t>
   </si>
   <si>
     <t>10/09/2022</t>
   </si>
   <si>
     <t>RAJKUMAR DAS</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Tilutia Zone-I under Tilutia Zone-I Water Supply Scheme within Birbhum Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Balance FHTC works at different Villages within coverage area of Tilutia Water Supply Scheme (Zone-II) under Bolpur Sub-Division within Birbhum Division, PHE Dte. (Sl. No.10)</t>
   </si>
   <si>
     <t>JE2,Bolpur Sub-Division,JE3,JE4</t>
   </si>
   <si>
     <t>ORD/000534/2022-2023</t>
   </si>
   <si>
     <t>665/BHM</t>
   </si>
   <si>
     <t>28/02/2023</t>
   </si>
   <si>
     <t>13/07/2023</t>
-  </si>
-[...40 lines deleted...]
-    <t>ARABINDA GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -910,823 +910,823 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.65</v>
+        <v>32.45</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>4.84</v>
+        <v>2.05</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.52</v>
+        <v>4.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>48.01</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>4.82</v>
+        <v>3.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>32.45</v>
+        <v>4.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>2.05</v>
+        <v>1.81</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>3.1</v>
+        <v>4.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>1.81</v>
+        <v>2.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>66.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>66.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>66.75</v>
+        <v>3.1</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>25.54</v>
+        <v>2.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>4.82</v>
+        <v>66.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>66.67</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>3.65</v>
+        <v>25.54</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>59.55</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>221.75</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>150.93</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>68.06</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>