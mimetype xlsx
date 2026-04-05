--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,165 +167,156 @@
   <si>
     <t>1023/BHM</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>ARKA JYOTI GHOSH</t>
   </si>
   <si>
     <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Itagoria in Suri I covered under Bandirban Water Supply Scheme under Suri Sadar-Sub Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000656/2023-2024</t>
   </si>
   <si>
     <t>1021/BHM</t>
   </si>
   <si>
     <t>RANJIT GHOSH</t>
   </si>
   <si>
-    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-I Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Choto Alaunda in Suri I covered under Bandirban Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000652/2023-2024</t>
   </si>
   <si>
     <t>1025/BHM</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>BHABANI ENTERPRISE</t>
   </si>
   <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-V Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE,JE2</t>
+  </si>
+  <si>
+    <t>ORD/000676/2023-2024</t>
+  </si>
+  <si>
+    <t>1038/BHM</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Laying of distribution system including FHTC at Bandirban (Kanmara) Zone I, II, III Tasarkata, Ranpur &amp; Lambodarpur Zone IV, Zone- V, VI Piped Water Supply Scheme, Suri-I Block under Birbhum Sadar Sub-Division, P.H.E. Dte. Within Birbhum Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000619/2024-2025</t>
+  </si>
+  <si>
+    <t>611/BHM</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>SYED KHORSED ALAM</t>
+  </si>
+  <si>
+    <t>Laying of distribution system including FHTC at Karidhya, Kalipur, Amaipur, Laksmindarpur, Baramahula Chhora &amp; Brojergram Mouza for Bandirban (Kanmara) Zone IV Piped Water Supply Scheme, Suri-I Block under Birbhum Sadar Sub-Division, P.H.E. Dte. Within Birbhum Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000572/2024-2025</t>
+  </si>
+  <si>
+    <t>431/BHM</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>PREMANANDA ROY BISWAS</t>
+  </si>
+  <si>
     <t>Construction of 300 Cum capacity and 20.0m staging height RCC Over Head Reservoir &amp; Laying distribution system including all allied works as per departmental drawing (DRG. No. PC-I/OHR/07/2012) at Zone-V under the Piped Water Supply Scheme for Bandirban (Kanmara) Suri-I &amp; Rajnagar Block under Birbhum Division, PHE Dte (Sl. No.5)</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
   <si>
     <t>ORD/000714/2021-2022</t>
   </si>
   <si>
     <t>1994/BHM</t>
   </si>
   <si>
     <t>07/12/2021</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>APURBA MONDAL</t>
   </si>
   <si>
-    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-II Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
-[...65 lines deleted...]
-    <t>PREMANANDA ROY BISWAS</t>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Zone-IV under Bandirban Water Supply Water Supply Scheme within Birbhum Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000576/2023-2024</t>
+  </si>
+  <si>
+    <t>729/BHM</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>S R ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1108,476 +1099,415 @@
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>58.53</v>
+        <v>30.93</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>30.93</v>
+        <v>48.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>180.84</v>
+        <v>183.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>39.8</v>
+        <v>189.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>48.94</v>
+        <v>180.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>183.69</v>
+        <v>83.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...33 lines deleted...]
-      <c r="M13" s="4" t="s">
+      <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>873.98</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>