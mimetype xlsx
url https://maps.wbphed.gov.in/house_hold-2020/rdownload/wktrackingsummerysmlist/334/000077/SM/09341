--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -986,54 +986,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>31.99</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.47</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>20.22</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1047,54 +1047,54 @@
       <c r="I6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>29.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>22.24</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1108,54 +1108,54 @@
       <c r="I7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>30.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>20.56</v>
       </c>
       <c r="S7" s="4">
         <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1169,54 +1169,54 @@
       <c r="I8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>48.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1413,88 +1413,88 @@
       <c r="I12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>83.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>75.56</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>90.06</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>873.98</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>97.6</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>11.17</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>