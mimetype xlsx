--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,98 @@
     <t>07/12/2021</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>APURBA MONDAL</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Zone-IV under Bandirban Water Supply Water Supply Scheme within Birbhum Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000576/2023-2024</t>
   </si>
   <si>
     <t>729/BHM</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>S R ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-III Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE1,JE2</t>
+  </si>
+  <si>
+    <t>ORD/000666/2023-2024</t>
+  </si>
+  <si>
+    <t>1029/BHM</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>BIJOY KUMAR CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-I Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000650/2023-2024</t>
+  </si>
+  <si>
+    <t>1024/BHM</t>
+  </si>
+  <si>
+    <t>04/01/2026</t>
+  </si>
+  <si>
+    <t>SACHIN KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-II Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>1013/BHM</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>BROTHERS ENTERPIRSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1427,87 +1475,270 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>83.89</v>
       </c>
       <c r="Q12" s="4">
         <v>75.56</v>
       </c>
       <c r="R12" s="4">
         <v>90.06</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P13" s="4">
+        <v>58.14</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P14" s="4">
+        <v>58.53</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>9.89</v>
+      </c>
+      <c r="R14" s="4">
+        <v>16.89</v>
+      </c>
+      <c r="S14" s="4">
+        <v>75</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>39.8</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1030.45</v>
+      </c>
+      <c r="P16" s="8">
+        <v>107.49</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>10.43</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>