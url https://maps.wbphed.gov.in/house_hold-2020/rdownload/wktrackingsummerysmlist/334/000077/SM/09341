--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Retrofitting works for providing functional household tap connection (FHTC) under Bhandirban (Kanmara) PWSS within Suri-I Block &amp; Rajnagar District Birbhum under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09341</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Construction of 300 Cum capacity and 20.0m staging height RCC Over Head Reservoir &amp; Laying distribution system including all allied works as per departmental drawing (DRG. No. PC-I/OHR/07/2012) at Zone-V under the Piped Water Supply Scheme for Bandirban (Kanmara) Suri-I &amp; Rajnagar Block under Birbhum Division, PHE Dte (Sl. No.5)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000714/2021-2022</t>
+  </si>
+  <si>
+    <t>1994/BHM</t>
+  </si>
+  <si>
+    <t>07/12/2021</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>APURBA MONDAL</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of village Kuralmita, Muktipur under Block Rajnagar for ensuing draught like situation within Birbhum Division, PHE Dte. (Sl. No. - 02)</t>
   </si>
   <si>
     <t>ORD/000268/2022-2023</t>
   </si>
   <si>
     <t>000079</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>ROY BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
     <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-VI Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte</t>
   </si>
   <si>
-    <t>AE</t>
+    <t>JE1,JE2</t>
+  </si>
+  <si>
+    <t>ORD/000169/2024-2025</t>
+  </si>
+  <si>
+    <t>2709/BHM</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BISWARUP GHOSH</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Junedpur in Suri I, II &amp; Sainthia covered under Bhandirbon Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000653/2023-2024</t>
+  </si>
+  <si>
+    <t>1023/BHM</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>14/05/2024</t>
+  </si>
+  <si>
+    <t>ARKA JYOTI GHOSH</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Itagoria in Suri I covered under Bandirban Water Supply Scheme under Suri Sadar-Sub Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000656/2023-2024</t>
+  </si>
+  <si>
+    <t>1021/BHM</t>
+  </si>
+  <si>
+    <t>RANJIT GHOSH</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-III Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000666/2023-2024</t>
+  </si>
+  <si>
+    <t>1029/BHM</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>BIJOY KUMAR CHOUDHURY</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-I Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE,JE2</t>
+  </si>
+  <si>
+    <t>ORD/000650/2023-2024</t>
+  </si>
+  <si>
+    <t>1024/BHM</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>SACHIN KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-V Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000676/2023-2024</t>
+  </si>
+  <si>
+    <t>1038/BHM</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>SOUMEN CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Choto Alaunda in Suri I covered under Bandirban Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000652/2023-2024</t>
+  </si>
+  <si>
+    <t>1025/BHM</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>BHABANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Zone-IV under Bandirban Water Supply Water Supply Scheme within Birbhum Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000576/2023-2024</t>
+  </si>
+  <si>
+    <t>729/BHM</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>S R ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Distribution System including providing Functional Household Tap Connection (FHTC) within the command area of Bandirban Zone-II Water Supply Scheme under Suri Sadar Sub-Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
-    <t>ORD/000169/2024-2025</t>
-[...77 lines deleted...]
-    <t>SOUMEN CHATTERJEE</t>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>1013/BHM</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
+  </si>
+  <si>
+    <t>BROTHERS ENTERPIRSE</t>
   </si>
   <si>
     <t>Laying of distribution system including FHTC at Bandirban (Kanmara) Zone I, II, III Tasarkata, Ranpur &amp; Lambodarpur Zone IV, Zone- V, VI Piped Water Supply Scheme, Suri-I Block under Birbhum Sadar Sub-Division, P.H.E. Dte. Within Birbhum Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000619/2024-2025</t>
   </si>
   <si>
     <t>611/BHM</t>
   </si>
   <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>SYED KHORSED ALAM</t>
   </si>
   <si>
     <t>Laying of distribution system including FHTC at Karidhya, Kalipur, Amaipur, Laksmindarpur, Baramahula Chhora &amp; Brojergram Mouza for Bandirban (Kanmara) Zone IV Piped Water Supply Scheme, Suri-I Block under Birbhum Sadar Sub-Division, P.H.E. Dte. Within Birbhum Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000572/2024-2025</t>
   </si>
   <si>
     <t>431/BHM</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>PREMANANDA ROY BISWAS</t>
-  </si>
-[...85 lines deleted...]
-    <t>BROTHERS ENTERPIRSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,810 +891,810 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0</v>
+        <v>180.84</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
-      <c r="R3" s="4" t="s">
-        <v>31</v>
+      <c r="R3" s="4">
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
-      <c r="R4" s="4">
-        <v>0</v>
+      <c r="R4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>31.99</v>
+        <v>95</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.47</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>20.22</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>29.38</v>
+        <v>31.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.54</v>
+        <v>6.47</v>
       </c>
       <c r="R6" s="4">
-        <v>22.24</v>
+        <v>20.22</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>30.93</v>
+        <v>29.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.36</v>
+        <v>6.54</v>
       </c>
       <c r="R7" s="4">
-        <v>20.56</v>
+        <v>22.24</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>48.94</v>
+        <v>58.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.68</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>5.47</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>183.69</v>
+        <v>58.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>16.89</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>189.3</v>
+        <v>48.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.68</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>180.84</v>
+        <v>30.93</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.36</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>20.56</v>
       </c>
       <c r="S11" s="4">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>83.89</v>
       </c>
       <c r="Q12" s="4">
         <v>75.56</v>
       </c>
       <c r="R12" s="4">
         <v>90.06</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>58.14</v>
+        <v>39.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>58.53</v>
+        <v>183.69</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.89</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>16.89</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>39.8</v>
+        <v>189.3</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1030.45</v>