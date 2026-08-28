--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,144 +110,144 @@
   <si>
     <t>Support-M&amp;E</t>
   </si>
   <si>
     <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drining water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Patel Nagar Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 02)</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>ORD/000639/2020-2021</t>
   </si>
   <si>
     <t>239/BH</t>
   </si>
   <si>
     <t>31/12/2020</t>
   </si>
   <si>
     <t>15/01/2021</t>
   </si>
   <si>
     <t>BHASKAR MANDAL</t>
   </si>
   <si>
+    <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drining water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Kanachi Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 08)</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000643/2020-2021</t>
+  </si>
+  <si>
+    <t>245/BH</t>
+  </si>
+  <si>
+    <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drining water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Ahmedpur Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 06)</t>
+  </si>
+  <si>
+    <t>ORD/000641/2020-2021</t>
+  </si>
+  <si>
+    <t>243/BH</t>
+  </si>
+  <si>
     <t>Payment for survey and collection of data to the facilitor and Lab personnel for IMIS entry through mobile app regarding availability of drinking water station facility and other parameters in primary, upper primary school. anganwadi centers under Murarai Sub-District Laboratory within Birbhum Division, PHE Dte.(Sl.No.-03)</t>
   </si>
   <si>
     <t>ORD/000626/2020-2021</t>
   </si>
   <si>
     <t>240/BH</t>
   </si>
   <si>
     <t>DULAL MAJUMDAR</t>
   </si>
   <si>
     <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability drinking water sanittation facility and other parameter in primary, upper primary school, anganwadi centres under Birbhum District Laboratory within Birbhum Division, PHE Dte.(Sl.No.01)</t>
   </si>
   <si>
-    <t>JE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000627/2020-2021</t>
   </si>
   <si>
     <t>238/BH</t>
   </si>
   <si>
+    <t>Survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drinking water sanitation facility and other parameters in primary, upper primary school, anganwadi entre under Bolpur Mechanical Sub-Distirct Lab within Birbhum Division, PHE Dte. within Birbhum Division,PHE Dte.(Sl.No.-05)</t>
+  </si>
+  <si>
+    <t>ORD/000630/2020-2021</t>
+  </si>
+  <si>
+    <t>242/BH</t>
+  </si>
+  <si>
+    <t>Survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drinking water sanitation facility and other parameters in primary, upper primary school, anganwadi entre under Rampurhat Sub-Distirct Lab within Birbhum Division, PHE Dte. within Birbhum Division,PHE Dte.(Sl.No.-07)</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000629/2020-2021</t>
+  </si>
+  <si>
+    <t>244/BH</t>
+  </si>
+  <si>
     <t>Survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drinking water sanitation facility and other parameters in primary, upper primary school, anganwadi entre underTubgram Sub-Distirct Lab within Birbhum Division, PHE Dte. within Birbhum Division,PHE Dte.(Sl.No.-09)</t>
   </si>
   <si>
     <t>ORD/000628/2020-2021</t>
   </si>
   <si>
     <t>246/BH</t>
   </si>
   <si>
-    <t>Survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drinking water sanitation facility and other parameters in primary, upper primary school, anganwadi entre under Bolpur Mechanical Sub-Distirct Lab within Birbhum Division, PHE Dte. within Birbhum Division,PHE Dte.(Sl.No.-05)</t>
-[...23 lines deleted...]
-    <t>245/BH</t>
+    <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drinking water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Mayureswar Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 10)</t>
+  </si>
+  <si>
+    <t>ORD/000644/2020-2021</t>
+  </si>
+  <si>
+    <t>247/BH</t>
   </si>
   <si>
     <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drining water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Khoyrasole Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 04)</t>
   </si>
   <si>
     <t>ORD/000728/2021-2022</t>
   </si>
   <si>
     <t>241/BH</t>
   </si>
   <si>
     <t>31/12/2021</t>
   </si>
   <si>
     <t>15/01/2022</t>
-  </si>
-[...19 lines deleted...]
-    <t>244/BH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,631 +797,631 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>0.85</v>
+        <v>0.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.19</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.26</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>0.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>0.95</v>
+        <v>0.7</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>0.69</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100.13</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P9" s="4">
-        <v>0.66</v>
+        <v>0.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100.03</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P10" s="4">
-        <v>0.9</v>
+        <v>0.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P11" s="4">
         <v>0.6</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.6</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>0.98</v>
+        <v>0.9</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>7.93</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>7.91</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>