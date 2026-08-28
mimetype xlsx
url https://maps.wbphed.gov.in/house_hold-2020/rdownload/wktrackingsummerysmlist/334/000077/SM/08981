--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -92,72 +92,72 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Drinking water sample collection &amp; testing through Filed Test Kits (FTKs) &amp; uploading charges for the same related to Water Quality Monitoring &amp; Surveillance Programme.</t>
   </si>
   <si>
     <t>SM/08981</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
     <t>Collection &amp; testing of drinking water sample and details information like geographical location GP name /Mouja/habitation location of source with reference household &amp; institution viz schools. angawaris etc. through FTKs &amp; uploading charges related to water quality monitoring and surveillance under JJM, (1) Drinking water sample collection &amp; testing through Filed Test Kits (FTKs) &amp; uploading charges for the same related to Water Quality Monitoring &amp; Surveillance Programme.</t>
   </si>
   <si>
+    <t>VCH/000493/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-180</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>DISTRICT HEALTH &amp; FAMILY WELFARE SAMITI RAMPURHAT HEALTH DISTRICT</t>
+  </si>
+  <si>
     <t>VCH/000506/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-209</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>DISTRICT HEALTH AND FAMILY WELFARE SAMITY (DHFWS), BIRBHUM</t>
-  </si>
-[...10 lines deleted...]
-    <t>DISTRICT HEALTH &amp; FAMILY WELFARE SAMITI RAMPURHAT HEALTH DISTRICT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +702,51 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
-        <v>11.96</v>
+        <v>7.25</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -759,51 +759,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
-        <v>7.25</v>
+        <v>11.96</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>