--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,135 +113,135 @@
   <si>
     <t>Trial Bore and Sinking of 200 mm dia. 2(Two) nos.tubewell 30m. (avg.) depth fitted with PVC pipes &amp; fittings Schedule 80 (medium duty) and Fibre Glass Strainer on the river bank of Mayurakshi under Deriapur Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, PHE Dte. (Sl. No. - 01)</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000691/2021-2022</t>
   </si>
   <si>
     <t>403/BSSD</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>BHABATARAN SADHU</t>
   </si>
   <si>
+    <t>Supply and delivery of Sluice Valve &amp; Duck Foot Bend for Deriapur W/S Scheme under Birbhum Division, P.H.E. Dte. including loading, carriage and unloading at Birbhum Divisional Store at PHE Complex, Dist.-Birbhum under Birbhum Division, P.H.E. Dte.¿ (Sl. No.3)</t>
+  </si>
+  <si>
+    <t>AE(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000763/2021-2022</t>
+  </si>
+  <si>
+    <t>378/BHM</t>
+  </si>
+  <si>
+    <t>21/02/2022</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT LTD</t>
+  </si>
+  <si>
+    <t>Laying of Distribution Main pipeline through road crossing of Suri-Sainthia via Patelnagar Road by adopting Jack Pushing method at Gournagar (Node 179-180), Punur (Node 53-54), Dhaikota (Node 2-3) and Bagdola More (Node 71-72) under Deriapur Piped Water Supply Scheme at Sainthia Development Block within Birbhum Division, PHE Dte. (SL.No.3)</t>
+  </si>
+  <si>
+    <t>ORD/000707/2021-2022</t>
+  </si>
+  <si>
+    <t>503/BHM</t>
+  </si>
+  <si>
+    <t>02/03/2022</t>
+  </si>
+  <si>
+    <t>16/04/2022</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM DAS</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Deriapur Water Supply Scheme within Birbhum Sadar Sub-Division under Birbhum Division, PHE Dte.¿ (Sl. No.1)</t>
   </si>
   <si>
     <t>ORD/000019/2022-2023</t>
   </si>
   <si>
     <t>738/BHM</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>03/06/2022</t>
   </si>
   <si>
-    <t>M/S GOUTAM DAS</t>
-[...35 lines deleted...]
-    <t>SSPR VALVE MANUFACTURING PVT LTD</t>
+    <t>Structural Bridge for 200 mm dia. pipe line at Bagdola village under Deriapur Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E Dte. within Birbhum Division, P.H.E. Dte. (Sl. No. - 09)</t>
+  </si>
+  <si>
+    <t>ORD/001007/2022-2023</t>
+  </si>
+  <si>
+    <t>221/BSSD</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
   </si>
   <si>
     <t>Balance work for for Uttar Gobindapur area, Connecting pipe line, rest portion laying of pipe line for Functional Household Tap Connection (FHTC) of Deriapur Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000150/2023-2024</t>
   </si>
   <si>
     <t>1979/BHM</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>PINTU KHAN</t>
-  </si>
-[...13 lines deleted...]
-    <t>21/10/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -830,352 +830,352 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>96</v>
+        <v>6.59</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>28.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="J6" s="13"/>
-[...14 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>6.59</v>
+        <v>96</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>83.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.63</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>39.24</v>
+        <v>4.01</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>62</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.01</v>
+        <v>39.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>28.01</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>71.37</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>178.7</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>111.16</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>62.21</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>