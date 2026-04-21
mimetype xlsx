--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -1050,54 +1050,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>93.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>45.35</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>48.39</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1206,54 +1206,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>174.11</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>45.35</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>26.05</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>