--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Retrofitting works for providing Functional Household Tap Connection (FHTC) under Baliharpur(Phase-I) PWSS</t>
   </si>
   <si>
     <t>SM/07648</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Trial Bore for Sinking of 200mm dia. Tubewell on the river Bank &amp; Bed of Dwaraka under Baliharpur Piped Water Supply Scheme under Birbhum Division P.H.E. Dte. (Sl. No.-01)</t>
+  </si>
+  <si>
+    <t>AE(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000836/2021-2022</t>
+  </si>
+  <si>
+    <t>2025 /BHM</t>
+  </si>
+  <si>
+    <t>04/01/2022</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>BHABATARAN SADHU</t>
+  </si>
+  <si>
     <t>Work Order for Sinking of 2 (Two) nos. 200 mm dia. Tubewell of 6m depth with horizontal strainer on the river Bed of Dwarka River and Connecting Pipe line from Tubewells to C.W.R under Baliharpur Piped Water Supply Scheme in Mahammad Bazar Block, Dist: Birbhum under Birbhum Division, P.H.E. Dte. (Sl. No.-01)</t>
   </si>
   <si>
-    <t>AE(HQ)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000809/2021-2022</t>
   </si>
   <si>
     <t>418/BHM</t>
   </si>
   <si>
     <t>24/02/2022</t>
   </si>
   <si>
     <t>26/03/2022</t>
   </si>
   <si>
-    <t>BHABATARAN SADHU</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying remaining portion DI(K9) clear water rising main Pipe Line from CWR towards OHR under Baliharpur Piped Water Supply Scheme in Mahammad Bazar Block, Dist: Birbhum under Birbhum Division P.H.E. Dte. (Sl. No.-02)</t>
   </si>
   <si>
     <t>ORD/000811/2021-2022</t>
   </si>
   <si>
     <t>417/BHM</t>
   </si>
   <si>
     <t>LAXMI NARAYAN ENGINEERS CO-OP SOCIETY LTD</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Baliharpur Water Supply Scheme within Birbhum Sadar Sub-Division under Birbhum Division, PHE Dte.¿ (Sl. No.5)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000020/2022-2023</t>
+  </si>
+  <si>
+    <t>820/BHM</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>S S ENTERPRISE</t>
+  </si>
+  <si>
     <t>Dressing and levelling of over undulated existing land of CWR &amp; pump house site by earth cutting at plot no.295 mouza-Hinglo, JL No.40 for Baliharpur Piped Water Supply Scheme of Block-Md. Bazar under Birbhum Division, PHE Dte, (Sl. No.7)</t>
   </si>
   <si>
     <t>ORD/000111/2022-2023</t>
   </si>
   <si>
     <t>762/BHM</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>16/04/2022</t>
   </si>
   <si>
     <t>GOUTAM DAS</t>
   </si>
   <si>
-    <t>Trial Bore for Sinking of 200mm dia. Tubewell on the river Bank &amp; Bed of Dwaraka under Baliharpur Piped Water Supply Scheme under Birbhum Division P.H.E. Dte. (Sl. No.-01)</t>
-[...35 lines deleted...]
-    <t>S S ENTERPRISE</t>
+    <t>Balance work for Providing Functional Household tap connections (FHTC) from existing distribution system within the command area of Baliharpur piped water supply scheme (Palan and rest of Baliharpur , Muralpur, Kusumkandar, Salchatra , Kendsarail, Dhatrabandhi,Hosaipur &amp; bhagabandha ) under Birbhum Sadar sub division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>1645/BHM</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>BIJOY KUMAR CHOUDHURY</t>
   </si>
   <si>
     <t>Allied work for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Baliharpur Piped Water Supply Scheme within Birbhum Sadar Sub-Division under Birbhum Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000604/2022-2023</t>
   </si>
   <si>
     <t>1048/BHM</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>M/S GOUTAM DAS</t>
-  </si>
-[...19 lines deleted...]
-    <t>BIJOY KUMAR CHOUDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,451 +809,451 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.29</v>
+        <v>0.45</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>1.78</v>
+        <v>4.29</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.96</v>
+        <v>1.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>0.45</v>
+        <v>93.73</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>45.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>48.39</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>93.73</v>
+        <v>0.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>45.35</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>48.39</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>15.07</v>
+        <v>57.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>30.12</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>52.1</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>57.82</v>
+        <v>15.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>174.11</v>
       </c>
       <c r="P10" s="8">
-        <v>45.35</v>
+        <v>75.48</v>
       </c>
       <c r="Q10" s="8">
-        <v>26.05</v>
+        <v>43.35</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>