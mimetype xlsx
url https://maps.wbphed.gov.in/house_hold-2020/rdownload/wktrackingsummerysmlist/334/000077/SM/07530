--- v0 (2026-04-01)
+++ v1 (2026-04-21)
@@ -808,54 +808,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>12.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.22</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -869,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>76.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>72.78</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.58</v>
       </c>
       <c r="S4" s="4">
         <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -930,54 +930,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>87.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>80.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.27</v>
       </c>
       <c r="S5" s="4">
         <v>82</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -991,54 +991,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>76.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>76.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1206,54 +1206,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>328.62</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>241.52</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>73.49</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>