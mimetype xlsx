--- v1 (2026-04-21)
+++ v2 (2026-05-24)
@@ -1172,88 +1172,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>70</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>44.03</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>62.9</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>328.62</v>
       </c>
       <c r="P10" s="8">
-        <v>241.52</v>
+        <v>285.55</v>
       </c>
       <c r="Q10" s="8">
-        <v>73.49</v>
+        <v>86.89</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>