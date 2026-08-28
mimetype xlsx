--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,156 +89,156 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Retrofitting works for providing Functional Household Tap Connection (FHTC) under Babuijore PWSS within Khoyrasole Block, Dist.- Birbhum</t>
   </si>
   <si>
     <t>SM/07530</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Additional work for Construction of 300 Cum Capacity and 20.0m Staging Height RCC Over Head Reservoir &amp; Laying Distribution System including all allied Works as per departmental drawing at Zone-I of Babuijore Piped Water Supply Scheme under Birbhum Sadar Sub-Division, PHE Dte. within Birbhum Division, PHE Dte. (2nd Phase)(Sl. No. - 05)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>ORD/000622/2021-2022</t>
+  </si>
+  <si>
+    <t>402/BSSD</t>
+  </si>
+  <si>
+    <t>14/12/2021</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>SUNDAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of drain &amp; repairing of Culvert for 300 mm dia. rising main crossing under Culvert at Bara village of Babuijore Piped Water Supply Scheme under Birbhum Sadar Sub-Dvision, P.H.E. Dte. within Birbhum Division, P.H.E. Dte. (Sl. No. - 03)</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000864/2021-2022</t>
+  </si>
+  <si>
+    <t>401/BSSD</t>
+  </si>
+  <si>
+    <t>HIRANMAY GHOSH</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Babuijore Zone-II Water Supply Scheme within Birbhum Sadar Sub-Division Birbhum Division, PHE Dte. (2nd Call) (Sl. No.12)</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000021/2022-2023</t>
+  </si>
+  <si>
+    <t>819/BHM</t>
+  </si>
+  <si>
+    <t>13/04/2022</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from exixting distribution system within the command area village of Barrah, Kadamdanga &amp; Dhulkumro of Babuijore (Zone-II) Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division P.H.E. Dte. (Sl. No.1)</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000293/2022-2023</t>
+  </si>
+  <si>
+    <t>2433/BHM</t>
+  </si>
+  <si>
+    <t>02/11/2022</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
     <t>Laying of distribution system including FHTC for village Geruapahari, J.L No.74, G.P Babuijore, Block Khorasole for ensuing draught like situation within Birbhum Division, PHE Dte.? (Sl. No.5)</t>
   </si>
   <si>
-    <t>AE</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000873/2021-2022</t>
   </si>
   <si>
     <t>507 / BHM</t>
   </si>
   <si>
     <t>03/03/2022</t>
   </si>
   <si>
     <t>17/04/2022</t>
   </si>
   <si>
     <t>DIPAK SARKAR</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Babuijore Zone-II Water Supply Scheme within Birbhum Sadar Sub-Division Birbhum Division, PHE Dte. (2nd Call) (Sl. No.12)</t>
-[...34 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Babuijore Zone-I Water Supply Scheme within Birbhum Sadar Sub-Division under Birbhum Division, PHE Dte.¿(Sl. No.9)</t>
   </si>
   <si>
-    <t>JE1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000463/2021-2022</t>
   </si>
   <si>
     <t>136/BHM</t>
   </si>
   <si>
     <t>25/01/2022</t>
   </si>
   <si>
     <t>26/03/2022</t>
-  </si>
-[...28 lines deleted...]
-    <t>401/BSSD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area village of Barrah, Kadamdanga and Kaithi of Babuijore (Zone-II) Piped Water Supply Scheme under Birbhum Sadar Sub Division , P.H.E Dte within Birbhum Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000086/2023-2024</t>
   </si>
   <si>
     <t>1635/BHM</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>01/07/2023</t>
   </si>
   <si>
     <t>THREE MAA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -786,416 +786,416 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>12.24</v>
+        <v>4.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>12.22</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>76.14</v>
+        <v>2.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>72.78</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>95.58</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>87.09</v>
+        <v>76.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>80.36</v>
+        <v>72.78</v>
       </c>
       <c r="R5" s="4">
-        <v>92.27</v>
+        <v>95.58</v>
       </c>
       <c r="S5" s="4">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>76.5</v>
+        <v>87.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>76.16</v>
+        <v>80.36</v>
       </c>
       <c r="R6" s="4">
-        <v>99.56</v>
+        <v>92.27</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.63</v>
+        <v>12.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.22</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="P8" s="4">
-        <v>2.03</v>
+        <v>76.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>76.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.56</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>45</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>70</v>
       </c>
       <c r="Q9" s="4">
         <v>44.03</v>
       </c>
       <c r="R9" s="4">
         <v>62.9</v>
       </c>