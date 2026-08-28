--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,183 +113,183 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Balia Mrityunjoypur of Narayanpur w/s Scheme under Rampurhat Sub Division within Birbhum Division, PHE Dte. (Sl. No.3)</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000226/2020-2021</t>
   </si>
   <si>
     <t>1706/BHM</t>
   </si>
   <si>
     <t>23/12/2020</t>
   </si>
   <si>
     <t>21/02/2021</t>
   </si>
   <si>
     <t>SANJUKTA ENGINEERS</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Narayanpur of Narayanpur w/s Scheme at Rampurhat-I Block under Birbhum Division, PHE Dte. (Sl. No.12)</t>
+  </si>
+  <si>
+    <t>ORD/000042/2020-2021</t>
+  </si>
+  <si>
+    <t>1426 / BHM</t>
+  </si>
+  <si>
+    <t>04/11/2020</t>
+  </si>
+  <si>
+    <t>03/01/2021</t>
+  </si>
+  <si>
+    <t>SUNIL RABI DAS</t>
+  </si>
+  <si>
+    <t>Laying Bypass UPVC Pipe line from CWR to Suripara more for providing drinking water Hattala surrounding Area of Narayanpur W/S Scheme under Rampurhat Sub-Division, P.H.E. Dte within Birbhum Division, P.H.E. Dte. (Sl. No.2)</t>
+  </si>
+  <si>
+    <t>ORD/000815/2021-2022</t>
+  </si>
+  <si>
+    <t>2069/BHM</t>
+  </si>
+  <si>
+    <t>13/12/2021</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>ISLAM CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Laying of Distribution System by HDPE pipe below heavy duty PWD concrete Road at Narayanpur for Narayanpur Water Supply Scheme Form Bhawani Padmabati Pry School to Narayanpur High School under Rampurhat Sub-Division, within Birbhum Division P.H.E Dte. (Sl. No.4)</t>
   </si>
   <si>
     <t>ORD/000842/2021-2022</t>
   </si>
   <si>
     <t>622/BHM</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 200MM X 150 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR NARAYANPUR W/S SCHEME, SAINTHIA BLOCK UNDER BIRBHUM DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000279/2022-2023</t>
+  </si>
+  <si>
+    <t>1132/CDD</t>
+  </si>
+  <si>
+    <t>04/11/2022</t>
+  </si>
+  <si>
+    <t>04/12/2022</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of o1 (one) No 200mm dia.X 42.0 mtr deep Tube Well with UPVC pipe &amp; strainer for Narayanpur W/s scheme under Birbhum Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2021-2022</t>
   </si>
   <si>
     <t>30/RSD</t>
   </si>
   <si>
     <t>04/01/2022</t>
   </si>
   <si>
     <t>03/02/2022</t>
   </si>
   <si>
-    <t>ISLAM CONSTRUCTION</t>
-[...43 lines deleted...]
-  <si>
     <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 200MM X 150 MTRS DEPTH) BY UTILIZING DEPARTMENTAL MACHINERIES FOR NARAYANPUR W/S SCH, SAINTHIA BLOCK UNDER BIRBHUM DISTRICT, CDD, PHE DTE.</t>
   </si>
   <si>
     <t>ORD/000278/2022-2023</t>
   </si>
   <si>
     <t>1133/CDD</t>
   </si>
   <si>
+    <t>PCC Work for road restoration at Hattala due to laying of 160mm dia HDPE Bypass Pipe line from CWR to Suripara more for providing drinking water at Hattala surrounding Area of Narayanpur W/S Scheme under Rampurhat Sub- Division, P.H.E. Dte within Birbhum Division P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000585/2022-2023</t>
+  </si>
+  <si>
+    <t>1012/BHM</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
     <t>Payment for Supply of diesel</t>
   </si>
   <si>
     <t>BILL/00270/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-127</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>JAYRAM FILLING STATION</t>
-  </si>
-[...34 lines deleted...]
-    <t>14/05/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -841,54 +841,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>36.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>18.95</v>
       </c>
       <c r="S3" s="4">
         <v>27</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -896,513 +896,513 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.96</v>
+        <v>35.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>71.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>198.14</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>2.92</v>
+        <v>13.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.86</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.99</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>13.26</v>
+        <v>6.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>11.09</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>77.64</v>
       </c>
       <c r="S7" s="4">
         <v>92</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>8.09</v>
+        <v>2.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>0.72</v>
+        <v>8.09</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.09</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>35.91</v>
+        <v>4.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>35.58</v>
+        <v>4.15</v>
       </c>
       <c r="R10" s="4">
-        <v>99.07</v>
+        <v>99.47</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
         <v>73</v>
       </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.17</v>
+        <v>0.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>119.57</v>
       </c>
       <c r="P12" s="8">
-        <v>35.58</v>
+        <v>111.78</v>
       </c>
       <c r="Q12" s="8">
-        <v>29.75</v>
+        <v>93.49</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>