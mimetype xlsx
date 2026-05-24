--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,68 @@
     <t>1460/BHM</t>
   </si>
   <si>
     <t>27/12/2020</t>
   </si>
   <si>
     <t>MS BUILDWELL</t>
   </si>
   <si>
     <t>Allied works of extension of pipe line for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages of Baitara (in the habitation Suchpur &amp; Baitara) of Khujutipara Water Supply Scheme within Bolpur Sub-Division under Birbhum Division, PHED.</t>
   </si>
   <si>
     <t>AE,Assistant Engineer</t>
   </si>
   <si>
     <t>JE2 ,JE4</t>
   </si>
   <si>
     <t>ORD/000333/2021-2022</t>
   </si>
   <si>
     <t>376/BSD</t>
   </si>
   <si>
     <t>M/S KRIPASINDHU GHOSH &amp; CO.</t>
+  </si>
+  <si>
+    <t>Allied works of extension of pipeline for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages of Baitara (in the habitation Suchpur and Baitara Balance) of Khujutipara Water Supply Scheme within Bolpur Sub-Division under Birbhum Division, PHE Dte. (Part-II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/001215/2021-2022</t>
+  </si>
+  <si>
+    <t>325/BSD</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -892,54 +910,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.54</v>
+        <v>7.07</v>
       </c>
       <c r="R3" s="4">
-        <v>72.17</v>
+        <v>144.35</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1075,54 +1093,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>0.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1136,54 +1154,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>0.1</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.7</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1197,54 +1215,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>3.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1258,54 +1276,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>3.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1319,54 +1337,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1380,54 +1398,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>27.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>20.07</v>
+        <v>40.14</v>
       </c>
       <c r="R11" s="4">
-        <v>73.29</v>
+        <v>146.58</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1441,54 +1459,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>15.08</v>
       </c>
       <c r="Q12" s="4">
-        <v>11.18</v>
+        <v>22.36</v>
       </c>
       <c r="R12" s="4">
-        <v>74.17</v>
+        <v>148.34</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1502,54 +1520,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P13" s="4">
         <v>4.84</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.61</v>
+        <v>9.22</v>
       </c>
       <c r="R13" s="4">
-        <v>95.18</v>
+        <v>190.35</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1563,54 +1581,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
         <v>21.21</v>
       </c>
       <c r="Q14" s="4">
-        <v>18.87</v>
+        <v>37.75</v>
       </c>
       <c r="R14" s="4">
-        <v>88.98</v>
+        <v>177.95</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1624,101 +1642,162 @@
       <c r="I15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="4">
         <v>4.85</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>3.22</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>66.48</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>1.07</v>
+      </c>
+      <c r="R16" s="4">
+        <v>88.62</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>121.31</v>
+      </c>
+      <c r="P17" s="8">
+        <v>133.64</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>110.16</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>