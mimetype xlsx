--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,276 +89,276 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Retrofitting works of Khujutipara (Phase-II) water supply scheme under Nanoor Block for providing Functional Household Tap Connection(FHTC) within the command area</t>
   </si>
   <si>
     <t>SM/06947</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Chhatingram of Khujutipara w/s Scheme at Nanoor Block within Bolpur Sub Division under Birbhum Division, PHE Dte. (Sl. No.6)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE2,Bolpur Sub-Division</t>
+  </si>
+  <si>
+    <t>ORD/000075/2020-2021</t>
+  </si>
+  <si>
+    <t>1422/BHM</t>
+  </si>
+  <si>
+    <t>04/11/2020</t>
+  </si>
+  <si>
+    <t>19/12/2020</t>
+  </si>
+  <si>
+    <t>INDRAJIT DAS</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Khujutipara of Khujutipara w/s Scheme at Nanoor Block within Bolpur Sub Division under Birbhum Division, PHE Dte. (Sl. No.07)</t>
+  </si>
+  <si>
+    <t>ORD/000044/2020-2021</t>
+  </si>
+  <si>
+    <t>1460/BHM</t>
+  </si>
+  <si>
+    <t>12/11/2020</t>
+  </si>
+  <si>
+    <t>27/12/2020</t>
+  </si>
+  <si>
+    <t>MS BUILDWELL</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Sakadda of Khujutipara w/s Scheme at Nanoor Block within Bolpur Sub Division under Birbhum Division, PHE Dte. (Sl. No.05)</t>
+  </si>
+  <si>
+    <t>ORD/000046/2020-2021</t>
+  </si>
+  <si>
+    <t>1459/BHM</t>
+  </si>
+  <si>
+    <t>11/01/2021</t>
+  </si>
+  <si>
+    <t>MS B N ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Survey for Functional Household Tap Connection (FHTC) at different School and Anganwadi Centre in Labpur Block under Bolpur Sub-Division within Birbhum Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000501/2021-2022</t>
+  </si>
+  <si>
+    <t>335/ BSD</t>
+  </si>
+  <si>
+    <t>06/09/2021</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>NAZIR HOSSAIN</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Nabasta of Khujutipara w/s Scheme at Nanoor Block within Bolpur Sub Division under Birbhum Division, PHE Dte. (2nd Call) (Sl. No.24)</t>
+  </si>
+  <si>
+    <t>ORD/000359/2020-2021</t>
+  </si>
+  <si>
+    <t>31/BHM</t>
+  </si>
+  <si>
+    <t>13/01/2021</t>
+  </si>
+  <si>
+    <t>14/03/2021</t>
+  </si>
+  <si>
+    <t>MANAS KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Allied works of extension pipe lines for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages KHUJUTIPARA of Khujutipara W/S Scheme at Nanoor Block under Bolpur Sub-Division within Birbhum Division, PHED.</t>
+  </si>
+  <si>
+    <t>ORD/000477/2021-2022</t>
+  </si>
+  <si>
+    <t>373/ BSD</t>
+  </si>
+  <si>
+    <t>05/10/2021</t>
+  </si>
+  <si>
+    <t>04/11/2021</t>
+  </si>
+  <si>
+    <t>M/S BUILDWELL</t>
+  </si>
+  <si>
     <t>Allied works of extension pipe lines for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Sakadda (in the habitation SERPUR AND SAKADDA) of Khujutipara W/S Scheme at Nanoor Block under Bolpur Sub-Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
-    <t>AE</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000417/2021-2022</t>
   </si>
   <si>
     <t>306/BSD</t>
   </si>
   <si>
     <t>19/08/2021</t>
   </si>
   <si>
     <t>18/09/2021</t>
   </si>
   <si>
-    <t>MS B N ENTERPRISES</t>
-[...37 lines deleted...]
-  <si>
     <t>Survey for Functional Household Tap Connection (FHTC) at different School and Anganwadi Centre in Nanoor Block, Bolpur-Sriniketan Block (Part) under Bolpur Sub-Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000499/2021-2022</t>
   </si>
   <si>
     <t>312/ BSD</t>
   </si>
   <si>
     <t>25/08/2021</t>
   </si>
   <si>
     <t>09/09/2021</t>
   </si>
   <si>
     <t>Survey for Functional Household Tap (FHTC) at different School and Anganwadi Centre in Labpur Block under Bolpur Sub-Division within Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000500/2021-2022</t>
   </si>
   <si>
-    <t>Allied works of extension pipe lines for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages KHUJUTIPARA of Khujutipara W/S Scheme at Nanoor Block under Bolpur Sub-Division within Birbhum Division, PHED.</t>
-[...14 lines deleted...]
-    <t>M/S BUILDWELL</t>
+    <t>Retrofitting of pipe lines From OHR to Khujutipara Fishary Market, Khujutipara for Providing suficient water to Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages SAKKADA of Khujutipara Water Supply Scheme within Bolpur Sub-Division under Birbhum Division, PHED. (Part -A).</t>
+  </si>
+  <si>
+    <t>ORD/000475/2021-2022</t>
+  </si>
+  <si>
+    <t>426/BSD</t>
+  </si>
+  <si>
+    <t>22/11/2021</t>
+  </si>
+  <si>
+    <t>22/12/2021</t>
   </si>
   <si>
     <t>Retrofitting of pipe lines from Khujutipara Fishary Market to Smashan Kali Mandir, Khujutipar on Basapara-Nanoor Road for Providing Functional Household Tap Connection (FHTC) from existing distribution system at the village Sakadda within the command area of Khujutipara Water Supply Scheme (Part -B) of Bolpur Sub-Division under Birbhum Division, PHED. (Sl. - 08)</t>
   </si>
   <si>
     <t>ORD/000523/2021-2022</t>
   </si>
   <si>
     <t>452/BSD</t>
   </si>
   <si>
     <t>13/12/2021</t>
   </si>
   <si>
     <t>12/01/2022</t>
   </si>
   <si>
-    <t>Retrofitting of pipe lines From OHR to Khujutipara Fishary Market, Khujutipara for Providing suficient water to Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages SAKKADA of Khujutipara Water Supply Scheme within Bolpur Sub-Division under Birbhum Division, PHED. (Part -A).</t>
-[...46 lines deleted...]
-  <si>
     <t>Allied works of extension pipe lines for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Nabasta (in the habitation NABASTA) Khujutipara W/S Scheme at Nanoor Block within Bolpur Sub-Division under Birbhum Division P.H.E. Dte. (Mouja: Nabastha Node point 01 to 02)</t>
   </si>
   <si>
     <t>ORD/000350/2021-2022</t>
   </si>
   <si>
     <t>327/BSD</t>
   </si>
   <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Khujutipara of Khujutipara w/s Scheme at Nanoor Block within Bolpur Sub Division under Birbhum Division, PHE Dte. (Sl. No.07)</t>
-[...11 lines deleted...]
-    <t>MS BUILDWELL</t>
+    <t>Allied works of extension of pipeline for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages of Baitara (in the habitation Suchpur and Baitara Balance) of Khujutipara Water Supply Scheme within Bolpur Sub-Division under Birbhum Division, PHE Dte. (Part-II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/001215/2021-2022</t>
+  </si>
+  <si>
+    <t>325/BSD</t>
+  </si>
+  <si>
+    <t>16/09/2021</t>
+  </si>
+  <si>
+    <t>M/S KRIPASINDHU GHOSH &amp; CO.</t>
   </si>
   <si>
     <t>Allied works of extension of pipe line for Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages of Baitara (in the habitation Suchpur &amp; Baitara) of Khujutipara Water Supply Scheme within Bolpur Sub-Division under Birbhum Division, PHED.</t>
   </si>
   <si>
     <t>AE,Assistant Engineer</t>
   </si>
   <si>
     <t>JE2 ,JE4</t>
   </si>
   <si>
     <t>ORD/000333/2021-2022</t>
   </si>
   <si>
     <t>376/BSD</t>
-  </si>
-[...19 lines deleted...]
-    <t>16/09/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,60 +907,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.9</v>
+        <v>15.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>7.07</v>
+        <v>22.36</v>
       </c>
       <c r="R3" s="4">
-        <v>144.35</v>
+        <v>148.34</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -968,789 +968,789 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.1</v>
+        <v>21.21</v>
       </c>
       <c r="Q4" s="4">
+        <v>37.75</v>
+      </c>
+      <c r="R4" s="4">
+        <v>177.95</v>
+      </c>
+      <c r="S4" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>28.93</v>
+        <v>27.38</v>
       </c>
       <c r="Q5" s="4">
+        <v>40.14</v>
+      </c>
+      <c r="R5" s="4">
+        <v>146.58</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>0.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>0.1</v>
+        <v>28.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.1</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.7</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>3.82</v>
       </c>
       <c r="Q8" s="4">
         <v>3.81</v>
       </c>
       <c r="R8" s="4">
         <v>99.81</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>3.96</v>
+        <v>4.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.96</v>
+        <v>7.07</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>144.35</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>4.85</v>
+        <v>0.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.85</v>
+        <v>0.1</v>
       </c>
       <c r="R10" s="4">
-        <v>99.94</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="P11" s="4">
-        <v>27.38</v>
+        <v>0.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>40.14</v>
+        <v>0.1</v>
       </c>
       <c r="R11" s="4">
-        <v>146.58</v>
+        <v>98.7</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="P12" s="4">
-        <v>15.08</v>
+        <v>4.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>22.36</v>
+        <v>4.85</v>
       </c>
       <c r="R12" s="4">
-        <v>148.34</v>
+        <v>99.94</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>4.84</v>
+        <v>3.96</v>
       </c>
       <c r="Q13" s="4">
-        <v>9.22</v>
+        <v>3.96</v>
       </c>
       <c r="R13" s="4">
-        <v>190.35</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="P14" s="4">
-        <v>21.21</v>
+        <v>4.84</v>
       </c>
       <c r="Q14" s="4">
-        <v>37.75</v>
+        <v>9.22</v>
       </c>
       <c r="R14" s="4">
-        <v>177.95</v>
+        <v>190.35</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>55</v>
+        <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>4.85</v>
+        <v>1.2</v>
       </c>
       <c r="Q15" s="4">
-        <v>3.22</v>
+        <v>1.07</v>
       </c>
       <c r="R15" s="4">
-        <v>66.48</v>
+        <v>88.62</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>1.2</v>
+        <v>4.85</v>
       </c>
       <c r="Q16" s="4">
-        <v>1.07</v>
+        <v>3.22</v>
       </c>
       <c r="R16" s="4">
-        <v>88.62</v>
+        <v>66.48</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>