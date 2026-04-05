--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -814,54 +814,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.97</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -875,54 +875,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>29.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>50.84</v>
+        <v>22.22</v>
       </c>
       <c r="R4" s="4">
-        <v>171.8</v>
+        <v>75.1</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -934,54 +934,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>1.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.28</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.88</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -995,54 +995,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>4.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>90.63</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1056,54 +1056,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>30.49</v>
       </c>
       <c r="Q7" s="4">
-        <v>28.94</v>
+        <v>10</v>
       </c>
       <c r="R7" s="4">
-        <v>94.92</v>
+        <v>32.79</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1117,54 +1117,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>4.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.98</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.87</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1178,54 +1178,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>4.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.91</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1239,88 +1239,88 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>4.04</v>
       </c>
       <c r="Q10" s="4">
-        <v>3.61</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>89.43</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>85.25</v>
       </c>
       <c r="P11" s="8">
-        <v>104.04</v>
+        <v>32.22</v>
       </c>
       <c r="Q11" s="8">
-        <v>122.04</v>
+        <v>37.8</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>