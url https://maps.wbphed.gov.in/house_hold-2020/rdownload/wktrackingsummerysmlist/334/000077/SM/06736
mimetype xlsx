--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Retrofitting works for providing Functional Household Tap Connection (FHTC) under Jamrand PWSS</t>
   </si>
   <si>
     <t>SM/06736</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Isgara, Narayanpur, Beldanga &amp; Rajnagar in Jamrand w/s Scheme under Suri Sadar Sub Division within Birbhum Division, PHE Dte. (Sl. No.18)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000314/2020-2021</t>
+  </si>
+  <si>
+    <t>1708 /BHM</t>
+  </si>
+  <si>
+    <t>23/12/2020</t>
+  </si>
+  <si>
+    <t>21/02/2021</t>
+  </si>
+  <si>
+    <t>PRAVAT SARKAR</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area in the villages Jamrand, Matiala Bhimgara in Jamrand w/s Scheme under Suri Sadar Sub Division within Birbhum Division, PHE Dte. (Sl. No.17)</t>
+  </si>
+  <si>
+    <t>ORD/000278/2020-2021</t>
+  </si>
+  <si>
+    <t>1709/BHM</t>
+  </si>
+  <si>
+    <t>RICK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system in Beledanga area (J.L :- 142) Habitation of Rathtala under Beledanga Mouza under Suri- Khayrasole Block, within the command area of Jamrand Piped Water Supply Scheme under Birbhum Sadar Sub Division within Birbhum Division, P.H.E Dte. (Sl. No. - 07)</t>
+  </si>
+  <si>
+    <t>ORD/000177/2021-2022</t>
+  </si>
+  <si>
+    <t>285/BSSD</t>
+  </si>
+  <si>
+    <t>13/08/2021</t>
+  </si>
+  <si>
+    <t>12/09/2021</t>
+  </si>
+  <si>
+    <t>B.M.SARKAR</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system in Habitation of Jamrand Bauripara, Fullaichack &amp; Bartikuri under Jamrand Mouza (JL No. - 136) under Khoyrasole Block, within the command area of Jamrand Piped Water Supply Scheme under Birbhum Sadar Sub Division within Birbhum Division, P.H.E Dte. (Sl. No. - 32))</t>
   </si>
   <si>
-    <t>AE</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000012/2021-2022</t>
   </si>
   <si>
     <t>207/BSSD</t>
   </si>
   <si>
     <t>15/06/2021</t>
   </si>
   <si>
     <t>15/07/2021</t>
   </si>
   <si>
-    <t>RICK CONSTRUCTION</t>
-[...17 lines deleted...]
-    <t>PRAVAT SARKAR</t>
+    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system in Habitation of Jamrand Chasapara under Jamrand Mouza (JL No.-136) under Khoyrasole Block,within the command area of Jamrand Piped w/s Scheme in Birbhum Sadar Sub-Division under Birbhum Division, PHE Dte. (SL No.-31)</t>
+  </si>
+  <si>
+    <t>ORD/000014/2021-2022</t>
+  </si>
+  <si>
+    <t>206/BSSD</t>
+  </si>
+  <si>
+    <t>SUMAN CHOWDHURY</t>
   </si>
   <si>
     <t>Relaying of UPVC distribution Pipe line due to damage for construction of drain and reconnection of existing Household Tap Connection (FHTC) from Kendragaria Gram Panchayat Office towards Sarafat Khan house under Jamrand Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E Dte. within Birbhum Division, P.H. E Dte. (Sl. No. - 07)</t>
   </si>
   <si>
     <t>ORD/000985/2021-2022</t>
   </si>
   <si>
     <t>405/BSSD</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>GOUTAM MONDAL</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system in Habitation of Jamrand Chasapara under Jamrand Mouza (JL No.-136) under Khoyrasole Block,within the command area of Jamrand Piped w/s Scheme in Birbhum Sadar Sub-Division under Birbhum Division, PHE Dte. (SL No.-31)</t>
-[...19 lines deleted...]
-  <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Jamrand Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E Dte. (Sl. No. ¿ 01)</t>
   </si>
   <si>
     <t>ORD/000045/2022-2023</t>
   </si>
   <si>
     <t>89/BSSD</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>SK FAQHRUL AMIN</t>
   </si>
   <si>
     <t>Restoration of distribution pipe line at various location nearby Kabbarsthan, Bimgarh Bus Stand etc. for smooth running of FHTC under Jamrand Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E Dte.(Sl. No. - 15)</t>
   </si>
   <si>
     <t>ORD/000514/2022-2023</t>
   </si>
   <si>
     <t>226/BSSD</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>11/10/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>B.M.SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -811,360 +811,360 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.97</v>
+        <v>29.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>50.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>171.8</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>29.59</v>
+        <v>30.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>22.22</v>
+        <v>28.94</v>
       </c>
       <c r="R4" s="4">
-        <v>75.1</v>
+        <v>94.92</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>1.28</v>
+        <v>4.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.43</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="P6" s="4">
         <v>4.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>30.49</v>
+        <v>4.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>10</v>
+        <v>4.5</v>
       </c>
       <c r="R7" s="4">
-        <v>32.79</v>
+        <v>90.63</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>4.99</v>
+        <v>1.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.88</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1172,155 +1172,155 @@
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>4.91</v>
+        <v>4.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>4.04</v>
+        <v>4.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>85.25</v>
       </c>
       <c r="P11" s="8">
-        <v>32.22</v>
+        <v>104.04</v>
       </c>
       <c r="Q11" s="8">
-        <v>37.8</v>
+        <v>122.04</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>