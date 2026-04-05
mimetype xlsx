--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -863,54 +863,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>12.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.07</v>
+        <v>8.51</v>
       </c>
       <c r="R4" s="4">
-        <v>166.18</v>
+        <v>70.5</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -924,54 +924,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>32.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>49.09</v>
+        <v>17.04</v>
       </c>
       <c r="R5" s="4">
-        <v>149.51</v>
+        <v>51.88</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -983,54 +983,54 @@
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>3.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.8</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>204.04</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1044,54 +1044,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>4.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.37</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>83.16</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>92</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1105,54 +1105,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>12.08</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.62</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>21.68</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1259,54 +1259,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>106.81</v>
       </c>
       <c r="P11" s="8">
-        <v>82.94</v>
+        <v>25.55</v>
       </c>
       <c r="Q11" s="8">
-        <v>77.65</v>
+        <v>23.92</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>