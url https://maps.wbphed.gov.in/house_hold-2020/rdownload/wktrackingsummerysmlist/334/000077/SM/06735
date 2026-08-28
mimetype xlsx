--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -113,126 +113,126 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area (Moldihi, Koma, Kanslpai, Muradpur) of Chatra-Koma w/s Scheme at Suri-II Block under Birbhum Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000620/2020-2021</t>
   </si>
   <si>
     <t>1174/BHM</t>
   </si>
   <si>
     <t>21/09/2020</t>
   </si>
   <si>
     <t>20/11/2020</t>
   </si>
   <si>
     <t>SYED KHORSID ALAM</t>
   </si>
   <si>
+    <t>ORD/000186/2020-2021</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) from existing distribution system within the command area (Januri, Uttar Metegram, Rajnagar, Shibpur) of Chatra-Koma w/s Scheme at Suri-II Block under Birbhum Division, PHE Dte. (Sl. No.3)</t>
   </si>
   <si>
+    <t>ORD/000744/2020-2021</t>
+  </si>
+  <si>
+    <t>1281/BHM</t>
+  </si>
+  <si>
+    <t>07/10/2020</t>
+  </si>
+  <si>
+    <t>21/11/2020</t>
+  </si>
+  <si>
+    <t>NUR MOBINUL ISLAM</t>
+  </si>
+  <si>
     <t>ORD/000061/2020-2021</t>
   </si>
   <si>
     <t>1282/BHM</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
     <t>15/11/2020</t>
   </si>
   <si>
     <t>ISLAM CONSTRUCTION</t>
   </si>
   <si>
-    <t>ORD/000186/2020-2021</t>
+    <t>Extension of pipe line for Providing Functional Household Tap Connection (FHTC) at Kanspai( JL No. - 82) Muradpur Adibasipara (JL No. 83), Maldihi Adibasipara (JL No.-80) &amp; Khanna (JL No.-) Villages of different locations from existing distribution system within the command area of Chatra-Koma Piped Water Supply Scheme at Suri-II Block under Birbhum Sadar Sub-Division, P.H.E Dte. within Birbhum Division, P.H.E. Dte. (Sl. No. - 09)</t>
+  </si>
+  <si>
+    <t>ORD/000608/2020-2021</t>
+  </si>
+  <si>
+    <t>71/BSSD.</t>
+  </si>
+  <si>
+    <t>26/02/2021</t>
+  </si>
+  <si>
+    <t>13/03/2021</t>
   </si>
   <si>
     <t>Extension of pipe line for Providing Functional Household Tap Connection (FHTC) at Kanspai (JL No.82) Muradpur Adibasipara (Jl. No.83), Maldihi Adibashipara (Sl. No.80) &amp; Khanna (Jl. No.) Villages of different locations from existing distribution system within the command area of Chatra-Koma Piped Water Supply Scheme at Suri-II Block under Birbhum Sadar Sub-Division within Birbhum Division, PHE Dte. (Sl. No.09)</t>
   </si>
   <si>
     <t>ORD/000381/2020-2021</t>
   </si>
   <si>
     <t>71/ BSSD</t>
   </si>
   <si>
-    <t>26/02/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) from existing distribution system within the command area of Chatra-Koma Piped Water Supply Scheme under Birbhum Sadar Sub-Division, P.H.E. Dte. within Birbhum Division, P.H.E Dte. (Sl. No. - 05)</t>
   </si>
   <si>
     <t>ORD/000047/2022-2023</t>
   </si>
   <si>
     <t>91/BSSD</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
     <t>16/06/2022</t>
   </si>
   <si>
     <t>INDRAJIT MONDAL</t>
-  </si>
-[...22 lines deleted...]
-    <t>71/BSSD.</t>
   </si>
   <si>
     <t>Laying Distribution pipeline from MSK school towards main road under Charta- Coma Piped Water Suply Scheme under Birbhum Sadar Sub Division, P.H.E Dte. within Birbhum Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000084/2023-2024</t>
   </si>
   <si>
     <t>1637/BHM</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>01/06/2023</t>
   </si>
   <si>
     <t>SUBHANKAR ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -836,385 +836,385 @@
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>12.08</v>
+        <v>32.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.51</v>
+        <v>49.09</v>
       </c>
       <c r="R4" s="4">
-        <v>70.5</v>
+        <v>149.51</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>32.84</v>
+        <v>12.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>17.04</v>
+        <v>2.62</v>
       </c>
       <c r="R5" s="4">
-        <v>51.88</v>
+        <v>21.68</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.82</v>
+        <v>12.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>166.18</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>4.05</v>
+        <v>3.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>12.08</v>
+        <v>3.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>204.04</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>3.82</v>
+        <v>4.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.37</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>83.16</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1259,54 +1259,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>106.81</v>
       </c>
       <c r="P11" s="8">
-        <v>25.55</v>
+        <v>82.94</v>
       </c>
       <c r="Q11" s="8">
-        <v>23.92</v>
+        <v>77.65</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>