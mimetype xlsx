--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,240 +89,240 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BIRBHUM</t>
   </si>
   <si>
     <t>Birbhum Division</t>
   </si>
   <si>
     <t>Procurement of Chemicals &amp; Consumables, Glassware etc. required for smooth running of PHE Managed Laboratories and NGO Managed Laboratories (Software) under Birbhum Division.</t>
   </si>
   <si>
     <t>SM/06632</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drining water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Patel Nagar Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 02)</t>
+  </si>
+  <si>
+    <t>AE</t>
+  </si>
+  <si>
+    <t>ORD/000639/2020-2021</t>
+  </si>
+  <si>
+    <t>239/BH</t>
+  </si>
+  <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>15/01/2021</t>
+  </si>
+  <si>
+    <t>BHASKAR MANDAL</t>
+  </si>
+  <si>
+    <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability drinking water sanittation facility and other parameter in primary, upper primary school, anganwadi centres under Birbhum District Laboratory within Birbhum Division, PHE Dte.(Sl.No.01)</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000627/2020-2021</t>
+  </si>
+  <si>
+    <t>238/BH</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drining water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Ahmedpur Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 06)</t>
+  </si>
+  <si>
+    <t>ORD/000641/2020-2021</t>
+  </si>
+  <si>
+    <t>243/BH</t>
+  </si>
+  <si>
+    <t>Payment for survey and collection of data to the facilitor and Lab personnel for IMIS entry through mobile app regarding availability of drinking water station facility and other parameters in primary, upper primary school. anganwadi centers under Murarai Sub-District Laboratory within Birbhum Division, PHE Dte.(Sl.No.-03)</t>
+  </si>
+  <si>
+    <t>ORD/000626/2020-2021</t>
+  </si>
+  <si>
+    <t>240/BH</t>
+  </si>
+  <si>
+    <t>Survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drinking water sanitation facility and other parameters in primary, upper primary school, anganwadi entre underTubgram Sub-Distirct Lab within Birbhum Division, PHE Dte. within Birbhum Division,PHE Dte.(Sl.No.-09)</t>
+  </si>
+  <si>
+    <t>ORD/000628/2020-2021</t>
+  </si>
+  <si>
+    <t>246/BH</t>
+  </si>
+  <si>
+    <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drinking water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Mayureswar Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 10)</t>
+  </si>
+  <si>
+    <t>ORD/000644/2020-2021</t>
+  </si>
+  <si>
+    <t>247/BH</t>
+  </si>
+  <si>
+    <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drining water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Kanachi Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 08)</t>
+  </si>
+  <si>
+    <t>ORD/000643/2020-2021</t>
+  </si>
+  <si>
+    <t>245/BH</t>
+  </si>
+  <si>
+    <t>Engagement of Resource person to implement water testing laboratory quality management system as per ISO/IEC: 17025 including supply of required equipments, laboratory glassware, reagents, standard reference materials traceable to NIST, measuring instruments &amp; calibration of measuring instruments as per ISO 17025: 2017 protocol for Birbhum District Water Testing Laboratory under the Executive Engineer, Birbhum Division, PHE Dte, Government of West Bengal. (Sl. No.1)</t>
+  </si>
+  <si>
+    <t>ORD/000740/2021-2022</t>
+  </si>
+  <si>
+    <t>1850/BHM</t>
+  </si>
+  <si>
+    <t>09/11/2021</t>
+  </si>
+  <si>
+    <t>09/05/2022</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL AND SCIENTIFIC WORKS</t>
+  </si>
+  <si>
+    <t>Supply of consumables for on site mobile analysis system (OMAS) including cost of facilitating and co-ordinating for onsite testing of drinking water source through OMAS app ensuing 50 test / month by data up-dation on state water quality dash board (Sl. No.-01)</t>
+  </si>
+  <si>
+    <t>ORD/000399/2020-2021</t>
+  </si>
+  <si>
+    <t>127/BHM</t>
+  </si>
+  <si>
+    <t>04/02/2021</t>
+  </si>
+  <si>
+    <t>19/02/2021</t>
+  </si>
+  <si>
+    <t>SAKTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation there off for Murarai Sub-District Water Testing Laboratory under Birbhum Division, P.H.E. Dte. as per direction &amp; satisfaction of EIC as per tender stipulations including all taxes.</t>
+  </si>
+  <si>
+    <t>JE1,JE2</t>
+  </si>
+  <si>
+    <t>ORD/000412/2021-2022</t>
+  </si>
+  <si>
+    <t>360/NSD</t>
+  </si>
+  <si>
+    <t>15/07/2021</t>
+  </si>
+  <si>
+    <t>13/10/2021</t>
+  </si>
+  <si>
+    <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation there off for Mayureswar Sub-District Water Testing Laboratory under Birbhum Division, P.H.E. Dte. as per direction &amp; satisfaction of EIC as per tender stipulations including all taxes.</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000045/2021-2022</t>
+  </si>
+  <si>
+    <t>266/RSD</t>
+  </si>
+  <si>
+    <t>07/07/2021</t>
+  </si>
+  <si>
+    <t>07/10/2021</t>
+  </si>
+  <si>
     <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation there off for Patelnagar Sub-District Water Testing Laboratory under Birbhum Division, P.H.E. Dte. as per direction &amp; satisfaction of EIC as per tender stipulations including all taxes.</t>
   </si>
   <si>
-    <t>AE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000036/2021-2022</t>
   </si>
   <si>
     <t>225/AE/BSSD</t>
   </si>
   <si>
     <t>05/07/2021</t>
   </si>
   <si>
     <t>08/07/2021</t>
   </si>
   <si>
-    <t>SAKTI ENTERPRISE</t>
-[...17 lines deleted...]
-    <t>07/10/2021</t>
+    <t>Payment for survey and collection of data to the facilitor and lab personnel for IMIS entry through mobile app regarding availability of drining water sanitation facility and other parameters in primary, upper primary school, anganwadi centres under Khoyrasole Sub-District laboratory within Birbhum Division, PHE Dte. (Sl No. 04)</t>
+  </si>
+  <si>
+    <t>ORD/000728/2021-2022</t>
+  </si>
+  <si>
+    <t>241/BH</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>15/01/2022</t>
   </si>
   <si>
     <t>Providing service by assigning Resource Person for a period of 3 months supervision of process of preparation for NABL recognition for Chemical Testing of potable water of Sub-District level Water Quality Testing Laboratory including supply, installation of a requisites for NABL recognition through NABL GLAP application for 11 mandatory parameters and training on procedures with documentation there off for Ahamedpur Sub-District Water Testing Laboratory under Birbhum Division, P.H.E. Dte. as per direction &amp; satisfaction of EIC as per tender stipulations including all taxes.</t>
   </si>
   <si>
     <t>ORD/000037/2021-2022</t>
   </si>
   <si>
     <t>226/AE/BSSD</t>
-  </si>
-[...142 lines deleted...]
-    <t>247/BH</t>
   </si>
   <si>
     <t>Construction of Bacteriological Room adjacant to the Tubgram Grammyak Unnayan Laboratory under Nalhati Sub-Division within Birbhum Division, PHED.</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
   <si>
     <t>ORD/000875/2021-2022</t>
   </si>
   <si>
     <t>190/AE/NSD</t>
   </si>
   <si>
     <t>31/03/2022</t>
   </si>
   <si>
     <t>15/05/2022</t>
   </si>
   <si>
     <t>MD MONIRUL ISLAM</t>
   </si>
   <si>
     <t>Supply of standard reference materials &amp; safety item for attaining against NABL G-LAP assessment from NABL authority for Sub-District Laboratories of Birbhum District under the Executive Engineer, Birbhum Division, PHE Dte.</t>
   </si>
@@ -908,51 +908,51 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.81</v>
+        <v>0.75</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
@@ -960,718 +960,718 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.81</v>
+        <v>0.7</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>4.81</v>
+        <v>0.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="P6" s="4">
-        <v>4.82</v>
+        <v>0.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="P7" s="4">
-        <v>19.13</v>
+        <v>0.85</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="4">
-        <v>3.98</v>
+        <v>0.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.86</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.09</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="P9" s="4">
-        <v>0.75</v>
+        <v>0.66</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>0.85</v>
+        <v>19.13</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>16.74</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>87.55</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="P11" s="4">
-        <v>0.7</v>
+        <v>3.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.73</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>194.17</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="K12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>0.85</v>
+        <v>4.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P13" s="4">
-        <v>0.69</v>
+        <v>4.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P14" s="4">
-        <v>0.66</v>
+        <v>4.81</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="P15" s="4">
         <v>0.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
@@ -1680,66 +1680,66 @@
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P16" s="4">
-        <v>0.6</v>
+        <v>4.81</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1806,94 +1806,94 @@
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I18" s="13" t="s">
         <v>97</v>
       </c>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="P18" s="4">
         <v>0.84</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>52.55</v>
       </c>
       <c r="P19" s="8">
-        <v>3.86</v>
+        <v>43.72</v>
       </c>
       <c r="Q19" s="8">
-        <v>7.35</v>
+        <v>83.2</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>