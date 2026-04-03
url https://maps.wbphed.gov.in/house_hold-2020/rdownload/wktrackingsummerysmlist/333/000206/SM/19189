--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,273 +194,288 @@
   <si>
     <t>BILL/00663/2024-2025</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Safety Checking of 9 (Nine) nos Over Head Reservoit at various places of Murshidabad District under P.H.Engineering Department, Govt of West Bengal.</t>
   </si>
   <si>
     <t>BILL/00347/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-259</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>SRCC NIT DURGAPUR</t>
   </si>
   <si>
+    <t>EXECUTION OF CLEAR WATER RISING MAIN, OVERHEAD RESERVOIRS WITH ALLIED WORKS, DISTRIBUTION NETWORK WITH FHTC COMPLETE FOR AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR CENTRAL SECTOR PART-I OF MURSHIDABAD DISTRICT</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000435/2023-2024</t>
+  </si>
+  <si>
+    <t>387/BD-I</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>M/S MOHAN LAL JAIN</t>
+  </si>
+  <si>
+    <t>Withdrawing and Laying of different dia. D.I. pipe along NH12 from Bhakuri to Talbagan more with connection work to Rising Mains of Central Sector Part-II near Bhakuri more and Balarampur Halt Station under Berhampore Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000120/2024-2025</t>
+  </si>
+  <si>
+    <t>1469/BD-I</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>SAMBHUNATH ROY</t>
+  </si>
+  <si>
+    <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for official use for the Office of the Assistant Engineer-II,BD-I,PHE Dte. [Period for 05.07.2024 to 30.06.2025.] Car No-WB58CC 9776</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000046/2024-2025</t>
+  </si>
+  <si>
+    <t>1082/BD-I</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>MD MUKLESUR RAHAMAN</t>
+  </si>
+  <si>
+    <t>Allied Work for Supply of different types of specials in connection with execution of Clear Water Rising Main, Overhead Reservoirs, Distribution Network Complete under JJM for Augmentation of Surface Water Based Piped Water Supply Scheme of CENTRAL SECTOR PART-II under BERHAMPORE DIVISION - I in the district of MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>ORD/000266/2024-2025</t>
+  </si>
+  <si>
+    <t>2324/BD-I</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PVT LTD.</t>
+  </si>
+  <si>
+    <t>Survey, Investigation, Planning, Design, Execution commissioning and completion in all respect of all Civil, Electrical and Mechanical work of 11 MLD capacity conventional water treatment plant (WTP) using River Bhagirathi as source including Intake Structures, Raw Water rising main, and Clear Water rising main upto boundary limit of WTP for the Augmentation of surface water based piped water supply scheme for Murshidabad Central Sector (Part-I) in Murshidabad District under PHE Dte. including 12 (Twelve) months of Operation and Maintenance after successful completion of 3 (Three) months Trial Run</t>
+  </si>
+  <si>
+    <t>ORD/000434/2023-2024</t>
+  </si>
+  <si>
+    <t>386/BD-I</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>Rejuvanation of 54.11 MLD Capacity Water Treatment Plant (Inlet well ,Flush Mixture,Clarifoculator, Chemical Dosing and Filter House ) at Central Sector Part-II UNDER BERHAMPORE DIVISION - I , IN THE DISTRICT MURSHIDABAD , PHE DTE .</t>
+  </si>
+  <si>
+    <t>ORD/000432/2023-2024</t>
+  </si>
+  <si>
+    <t>385/BD-I</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>Allied Work for Supply of different types of specials in connection with execution of Clear Water Rising Main, Overhead Reservoirs, Distribution Network Complete under JJM for Augmentation of Surface Water Based Piped Water Supply Scheme of CENTRAL SECTOR PART-I under BERHAMPORE DIVISION - I in the district of MURSHIDABAD.</t>
+  </si>
+  <si>
+    <t>ORD/000256/2024-2025</t>
+  </si>
+  <si>
+    <t>2269/BD-I</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>Renovation and upgradation of all existing infrastructures (Filter House Building,Chemical House Building,Laboratory/SCADA Building,Clear Water Pump House, Clear Water Reservoir, Outhouse, Staff Quarters and allied Works) of Augumentation of Central Sector Part-II under JJM under Berhampore Division-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2024-2025</t>
+  </si>
+  <si>
+    <t>2334/BD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>Improvement of existing Pump House &amp; Construction of Boundary Wall at different head work sites for Augmentation of different PWSS within MJ &amp; Berhampore Block under Central Sector Part-I under Jal Jeevan Mission under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>1610/BD-I</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>M/S J.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Renovation and upgradation of all existing infrastructures (Sludge Sump House, Sludge pond, Substation Building,Boundary Wall, Clariflocculator, Flash Mixer, Inlet Well and allied Works) of Augumentation of Central Sector Part-II under JJM under Berhampore Division-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000271/2024-2025</t>
+  </si>
+  <si>
+    <t>2333/BD-I</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for official use for the Office of the Assistant Engineer-II,BD-I,PHE Dte. [Period for 01.07.2025 to 31.10.2025.] Car No-WB58CC 9776</t>
+  </si>
+  <si>
+    <t>ORD/000095/2025-2026</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>Consultancy for Engineering support of six numbers of Suspended OHR constructed in stages initially during 2011-2012 and after 5-6 years gap in Berhampore Division-I of PHE Dte. based on Joint Inspection, Non-destructive Test and subsequent Structural Analysis of their As Built Numerical Models in FEM Platform including Seismic Considerations.</t>
+  </si>
+  <si>
+    <t>ORD/000091/2025-2026</t>
+  </si>
+  <si>
+    <t>959/BD-I</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>20/09/2025</t>
+  </si>
+  <si>
+    <t>JADAVPUR UNIVERSITY</t>
+  </si>
+  <si>
     <t>Rejuvanation of of 30.33 MLD Capacity Water Treatment Plant (Inlet well ,Flush Mixture ,Clarifoculator , Chemical Dosing and Filter House ) at Central Sector Part- I (At Lalbagh) Under Berhampore Division - I , In The District Murshidabad , PHE Dte .</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000437/2023-2024</t>
   </si>
   <si>
     <t>391/BD-I</t>
   </si>
   <si>
-    <t>12/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>DHIMAN SARKAR</t>
   </si>
   <si>
-    <t>EXECUTION OF CLEAR WATER RISING MAIN, OVERHEAD RESERVOIRS WITH ALLIED WORKS, DISTRIBUTION NETWORK WITH FHTC COMPLETE FOR AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR CENTRAL SECTOR PART-I OF MURSHIDABAD DISTRICT</t>
-[...197 lines deleted...]
-    <t>JADAVPUR UNIVERSITY</t>
+    <t>Repair and overhauling at filter beds including supply and filling of filter media along with allied works at R.G filter bed of Surface Water Based water supply scheme in Central Sector Part-II under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE,JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000433/2023-2024</t>
+  </si>
+  <si>
+    <t>384/BD-I</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>Repair and overhauling at filter beds including supply and filling of filter media along with allied works at R.G filter bed of Surface Water Based water supply scheme in Central Sector Part-I under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000438/2023-2024</t>
+  </si>
+  <si>
+    <t>389/BD-I</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,51 +864,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W25"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1467,887 +1482,948 @@
       <c r="H11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
-        <v>270.68</v>
+        <v>7952.07</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>7952.07</v>
+        <v>53.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>53.6</v>
+        <v>1.81</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>1.81</v>
+        <v>35.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>35.3</v>
+        <v>3354.92</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="P16" s="4">
-        <v>16059.7</v>
+        <v>296.54</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="P17" s="4">
-        <v>3354.92</v>
+        <v>36.33</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P18" s="4">
-        <v>296.54</v>
+        <v>59.47</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="J19" s="13"/>
+      <c r="J19" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="P19" s="4">
-        <v>36.33</v>
+        <v>85.47</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P20" s="4">
-        <v>59.47</v>
+        <v>42.16</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L21" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="M21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="N21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>121</v>
+        <v>82</v>
       </c>
       <c r="P21" s="4">
-        <v>85.47</v>
+        <v>0.6</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>124</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O22" s="4" t="s">
-        <v>32</v>
+        <v>125</v>
       </c>
       <c r="P22" s="4">
-        <v>42.16</v>
+        <v>49.21</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>84</v>
+        <v>128</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>87</v>
+        <v>130</v>
       </c>
       <c r="P23" s="4">
-        <v>0.6</v>
+        <v>270.68</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="J24" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>132</v>
+      </c>
       <c r="K24" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>134</v>
+        <v>32</v>
       </c>
       <c r="P24" s="4">
-        <v>49.21</v>
+        <v>94.92</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
-      <c r="A25" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S25" s="8"/>
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="P25" s="4">
+        <v>55.21</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>0</v>
+      </c>
+      <c r="R25" s="4">
+        <v>0</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>15490.14</v>
+      </c>
+      <c r="P26" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A25:N25"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>