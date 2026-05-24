--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,86 +131,86 @@
   <si>
     <t>15/09/2024</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>790/BD-I</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>RTOR000006/2024-2025</t>
+  </si>
+  <si>
+    <t>1462/BD-I</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>RTOR000002/2024-2025</t>
+  </si>
+  <si>
+    <t>1148/BD-I</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>RTOR000005/2024-2025</t>
+  </si>
+  <si>
+    <t>1412/BD-I</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
+  </si>
+  <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>1341/BD-I/2</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
-    <t>RTOR000006/2024-2025</t>
-[...25 lines deleted...]
-  <si>
     <t>SHIFTING OF DTR 25KVA AT MANIKNAGAR CID 860311628</t>
   </si>
   <si>
     <t>BILL/00663/2024-2025</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Safety Checking of 9 (Nine) nos Over Head Reservoit at various places of Murshidabad District under P.H.Engineering Department, Govt of West Bengal.</t>
   </si>
   <si>
     <t>BILL/00347/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-259</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>SRCC NIT DURGAPUR</t>
@@ -432,50 +432,92 @@
     <t>Repair and overhauling at filter beds including supply and filling of filter media along with allied works at R.G filter bed of Surface Water Based water supply scheme in Central Sector Part-II under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>JE,JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000433/2023-2024</t>
   </si>
   <si>
     <t>384/BD-I</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>Repair and overhauling at filter beds including supply and filling of filter media along with allied works at R.G filter bed of Surface Water Based water supply scheme in Central Sector Part-I under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000438/2023-2024</t>
   </si>
   <si>
     <t>389/BD-I</t>
   </si>
   <si>
     <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>Upgradation of all existing infrastructures (Sludge Sump House, Sludge pond, Substation Building, Boundary Wall, Clariflocculator, Flash Mixer, Inlet Well and allied Works) of Augmentation of Central Sector Part-I under JJM under Berhampore Division-I, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>1614/BD-I</t>
+  </si>
+  <si>
+    <t>02/11/2024</t>
+  </si>
+  <si>
+    <t>Road crossing by Jack Pushing 600mm dia. M.S. pipe to carry 350mm dia. M.S. along NH12 at Chaltia more with connection work to Rising Mains of Central Sector Part-II near Bhakuri more and Balarampur Halt Station under Berhampore Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>1466/BD-I</t>
+  </si>
+  <si>
+    <t>06/10/2024</t>
+  </si>
+  <si>
+    <t>Upgradation of all existing infrastructures (Filter House Building,Chemical House Building, Laboratory/SCADA Building,Clear Water Pump House, Clear Water Reservoir, Outhouse, Staff Quarters and allied Works) of Augumentation of Central Sector Part-I under JJM under Berhampore Division-I, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000144/2024-2025</t>
+  </si>
+  <si>
+    <t>1613/BD-I</t>
+  </si>
+  <si>
+    <t>17/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,51 +906,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1138,51 +1180,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>387.17</v>
+        <v>123.2</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
@@ -1195,51 +1237,51 @@
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>123.2</v>
+        <v>817.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
@@ -1252,51 +1294,51 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>817.87</v>
+        <v>1050.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
@@ -1309,51 +1351,51 @@
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>1050.72</v>
+        <v>246.17</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1485,54 +1527,54 @@
       <c r="I11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>7952.07</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1331.31</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>16.74</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1607,54 +1649,54 @@
       <c r="I13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P13" s="4">
         <v>1.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>264.06</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -2268,54 +2310,54 @@
       <c r="I24" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J24" s="13" t="s">
         <v>132</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P24" s="4">
         <v>94.92</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>18.62</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>19.62</v>
       </c>
       <c r="S24" s="4">
         <v>60</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
@@ -2329,101 +2371,284 @@
       <c r="I25" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J25" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K25" s="4" t="s">
         <v>137</v>
       </c>
       <c r="L25" s="4" t="s">
         <v>138</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>139</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>130</v>
       </c>
       <c r="P25" s="4">
         <v>55.21</v>
       </c>
       <c r="Q25" s="4">
-        <v>0</v>
+        <v>53.27</v>
       </c>
       <c r="R25" s="4">
-        <v>0</v>
+        <v>96.5</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="I26" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="P26" s="4">
+        <v>40.99</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>10.85</v>
+      </c>
+      <c r="R26" s="4">
+        <v>26.46</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P27" s="4">
+        <v>90.58</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>90.58</v>
+      </c>
+      <c r="R27" s="4">
+        <v>100</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="P28" s="4">
+        <v>91.23</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>15571.93</v>
+      </c>
+      <c r="P29" s="8">
+        <v>1509.42</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>9.69</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>