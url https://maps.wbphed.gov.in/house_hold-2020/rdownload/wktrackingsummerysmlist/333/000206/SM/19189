--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,50 +116,314 @@
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/001569/2023-2024</t>
   </si>
   <si>
     <t>973/MEDB</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>15/09/2024</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
+    <t>EXECUTION OF CLEAR WATER RISING MAIN, OVERHEAD RESERVOIRS WITH ALLIED WORKS, DISTRIBUTION NETWORK WITH FHTC COMPLETE FOR AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR CENTRAL SECTOR PART-I OF MURSHIDABAD DISTRICT</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000435/2023-2024</t>
+  </si>
+  <si>
+    <t>387/BD-I</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>M/S MOHAN LAL JAIN</t>
+  </si>
+  <si>
+    <t>Withdrawing and Laying of different dia. D.I. pipe along NH12 from Bhakuri to Talbagan more with connection work to Rising Mains of Central Sector Part-II near Bhakuri more and Balarampur Halt Station under Berhampore Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000120/2024-2025</t>
+  </si>
+  <si>
+    <t>1469/BD-I</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>SAMBHUNATH ROY</t>
+  </si>
+  <si>
+    <t>Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for official use for the Office of the Assistant Engineer-II,BD-I,PHE Dte. [Period for 05.07.2024 to 30.06.2025.] Car No-WB58CC 9776</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000046/2024-2025</t>
+  </si>
+  <si>
+    <t>1082/BD-I</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>MD MUKLESUR RAHAMAN</t>
+  </si>
+  <si>
+    <t>Allied Work for Supply of different types of specials in connection with execution of Clear Water Rising Main, Overhead Reservoirs, Distribution Network Complete under JJM for Augmentation of Surface Water Based Piped Water Supply Scheme of CENTRAL SECTOR PART-II under BERHAMPORE DIVISION - I in the district of MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>ORD/000266/2024-2025</t>
+  </si>
+  <si>
+    <t>2324/BD-I</t>
+  </si>
+  <si>
+    <t>26/12/2024</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PVT LTD.</t>
+  </si>
+  <si>
+    <t>EXECUTION OF CLEAR WATER RISING MAIN, OVERHEAD RESERVOIRS WITH ALLIED WORKS, DISTRIBUTION NETWORK WITH FHTC COMPLETE FOR AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR CENTRAL SECTOR PART-II OF MURSHIDABAD DISTRICT</t>
+  </si>
+  <si>
+    <t>ORD/000436/2023-2024</t>
+  </si>
+  <si>
+    <t>388/BD-I</t>
+  </si>
+  <si>
+    <t>01/08/2027</t>
+  </si>
+  <si>
+    <t>Survey, Investigation, Planning, Design, Execution commissioning and completion in all respect of all Civil, Electrical and Mechanical work of 11 MLD capacity conventional water treatment plant (WTP) using River Bhagirathi as source including Intake Structures, Raw Water rising main, and Clear Water rising main upto boundary limit of WTP for the Augmentation of surface water based piped water supply scheme for Murshidabad Central Sector (Part-I) in Murshidabad District under PHE Dte. including 12 (Twelve) months of Operation and Maintenance after successful completion of 3 (Three) months Trial Run</t>
+  </si>
+  <si>
+    <t>ORD/000434/2023-2024</t>
+  </si>
+  <si>
+    <t>386/BD-I</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>Rejuvanation of 54.11 MLD Capacity Water Treatment Plant (Inlet well ,Flush Mixture,Clarifoculator, Chemical Dosing and Filter House ) at Central Sector Part-II UNDER BERHAMPORE DIVISION - I , IN THE DISTRICT MURSHIDABAD , PHE DTE .</t>
+  </si>
+  <si>
+    <t>ORD/000432/2023-2024</t>
+  </si>
+  <si>
+    <t>385/BD-I</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>Allied Work for Supply of different types of specials in connection with execution of Clear Water Rising Main, Overhead Reservoirs, Distribution Network Complete under JJM for Augmentation of Surface Water Based Piped Water Supply Scheme of CENTRAL SECTOR PART-I under BERHAMPORE DIVISION - I in the district of MURSHIDABAD.</t>
+  </si>
+  <si>
+    <t>ORD/000256/2024-2025</t>
+  </si>
+  <si>
+    <t>2269/BD-I</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>Renovation and upgradation of all existing infrastructures (Filter House Building,Chemical House Building,Laboratory/SCADA Building,Clear Water Pump House, Clear Water Reservoir, Outhouse, Staff Quarters and allied Works) of Augumentation of Central Sector Part-II under JJM under Berhampore Division-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2024-2025</t>
+  </si>
+  <si>
+    <t>2334/BD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>13/02/2025</t>
+  </si>
+  <si>
+    <t>Improvement of existing Pump House &amp; Construction of Boundary Wall at different head work sites for Augmentation of different PWSS within MJ &amp; Berhampore Block under Central Sector Part-I under Jal Jeevan Mission under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>1610/BD-I</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>M/S J.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Renovation and upgradation of all existing infrastructures (Sludge Sump House, Sludge pond, Substation Building,Boundary Wall, Clariflocculator, Flash Mixer, Inlet Well and allied Works) of Augumentation of Central Sector Part-II under JJM under Berhampore Division-I, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000271/2024-2025</t>
+  </si>
+  <si>
+    <t>2333/BD-I</t>
+  </si>
+  <si>
+    <t>Rejuvanation of of 30.33 MLD Capacity Water Treatment Plant (Inlet well ,Flush Mixture ,Clarifoculator , Chemical Dosing and Filter House ) at Central Sector Part- I (At Lalbagh) Under Berhampore Division - I , In The District Murshidabad , PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000437/2023-2024</t>
+  </si>
+  <si>
+    <t>391/BD-I</t>
+  </si>
+  <si>
+    <t>03/09/2025</t>
+  </si>
+  <si>
+    <t>DHIMAN SARKAR</t>
+  </si>
+  <si>
+    <t>Repair and overhauling at filter beds including supply and filling of filter media along with allied works at R.G filter bed of Surface Water Based water supply scheme in Central Sector Part-I under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000438/2023-2024</t>
+  </si>
+  <si>
+    <t>389/BD-I</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>Repair and overhauling at filter beds including supply and filling of filter media along with allied works at R.G filter bed of Surface Water Based water supply scheme in Central Sector Part-II under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE,JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000433/2023-2024</t>
+  </si>
+  <si>
+    <t>384/BD-I</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>Upgradation of all existing infrastructures (Sludge Sump House, Sludge pond, Substation Building, Boundary Wall, Clariflocculator, Flash Mixer, Inlet Well and allied Works) of Augmentation of Central Sector Part-I under JJM under Berhampore Division-I, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>1614/BD-I</t>
+  </si>
+  <si>
+    <t>02/11/2024</t>
+  </si>
+  <si>
+    <t>Upgradation of all existing infrastructures (Filter House Building,Chemical House Building, Laboratory/SCADA Building,Clear Water Pump House, Clear Water Reservoir, Outhouse, Staff Quarters and allied Works) of Augumentation of Central Sector Part-I under JJM under Berhampore Division-I, P.H.E Dte</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000144/2024-2025</t>
+  </si>
+  <si>
+    <t>1613/BD-I</t>
+  </si>
+  <si>
+    <t>17/11/2024</t>
+  </si>
+  <si>
+    <t>Road crossing by Jack Pushing 600mm dia. M.S. pipe to carry 350mm dia. M.S. along NH12 at Chaltia more with connection work to Rising Mains of Central Sector Part-II near Bhakuri more and Balarampur Halt Station under Berhampore Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000119/2024-2025</t>
+  </si>
+  <si>
+    <t>1466/BD-I</t>
+  </si>
+  <si>
+    <t>06/10/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000001/2024-2025</t>
   </si>
   <si>
     <t>790/BD-I</t>
   </si>
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2024-2025</t>
   </si>
   <si>
     <t>1462/BD-I</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>RTOR000002/2024-2025</t>
@@ -179,345 +443,174 @@
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>RTOR000004/2024-2025</t>
   </si>
   <si>
     <t>1341/BD-I/2</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>SHIFTING OF DTR 25KVA AT MANIKNAGAR CID 860311628</t>
   </si>
   <si>
     <t>BILL/00663/2024-2025</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>SHIFTING OF DTR 25KVA AT MANIKNAGAR FOR CENTRAL SECTOR II C ID 860311628</t>
+  </si>
+  <si>
+    <t>BILL/00903/2024-2025</t>
+  </si>
+  <si>
+    <t>213/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
     <t>Safety Checking of 9 (Nine) nos Over Head Reservoit at various places of Murshidabad District under P.H.Engineering Department, Govt of West Bengal.</t>
   </si>
   <si>
     <t>BILL/00347/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-259</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>SRCC NIT DURGAPUR</t>
   </si>
   <si>
-    <t>EXECUTION OF CLEAR WATER RISING MAIN, OVERHEAD RESERVOIRS WITH ALLIED WORKS, DISTRIBUTION NETWORK WITH FHTC COMPLETE FOR AUGMENTATION OF SURFACE WATER BASED PIPED WATER SUPPLY SCHEME FOR CENTRAL SECTOR PART-I OF MURSHIDABAD DISTRICT</t>
-[...166 lines deleted...]
-  <si>
     <t>Continuation Work order for Hiring of Maxicab (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel / LPG / CNG Engine) in perfect good running condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for official use for the Office of the Assistant Engineer-II,BD-I,PHE Dte. [Period for 01.07.2025 to 31.10.2025.] Car No-WB58CC 9776</t>
   </si>
   <si>
     <t>ORD/000095/2025-2026</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>Consultancy for Engineering support of six numbers of Suspended OHR constructed in stages initially during 2011-2012 and after 5-6 years gap in Berhampore Division-I of PHE Dte. based on Joint Inspection, Non-destructive Test and subsequent Structural Analysis of their As Built Numerical Models in FEM Platform including Seismic Considerations.</t>
   </si>
   <si>
     <t>ORD/000091/2025-2026</t>
   </si>
   <si>
     <t>959/BD-I</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Rejuvanation of of 30.33 MLD Capacity Water Treatment Plant (Inlet well ,Flush Mixture ,Clarifoculator , Chemical Dosing and Filter House ) at Central Sector Part- I (At Lalbagh) Under Berhampore Division - I , In The District Murshidabad , PHE Dte .</t>
-[...80 lines deleted...]
-    <t>17/11/2024</t>
+    <t>RTOR000002/2025-2026</t>
+  </si>
+  <si>
+    <t>714/BD-I</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>RTOR000003/2025-2026</t>
+  </si>
+  <si>
+    <t>730/BD-I</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>RTOR000005/2025-2026</t>
+  </si>
+  <si>
+    <t>1296/BD-I</t>
+  </si>
+  <si>
+    <t>20/11/2025</t>
+  </si>
+  <si>
+    <t>RTOR000004/2025-2026</t>
+  </si>
+  <si>
+    <t>1129/BD-I</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>RTOR000001/2025-2026</t>
+  </si>
+  <si>
+    <t>688/BD-I</t>
+  </si>
+  <si>
+    <t>06/05/2025</t>
+  </si>
+  <si>
+    <t>Road restoration work for "Abdulpur - Hariharpara Road from Ch. 0.00 kmp to 4.10km" under Murshidabad Highway Division No-I P.W. (Roads), Murshidabad.</t>
+  </si>
+  <si>
+    <t>BILL/00505/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-282</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, MURSHIDABAD HIGHWAY DIVISION NO.I, P.W.(ROADS) DIRECTORATE</t>
+  </si>
+  <si>
+    <t>Road restoration revised estimate of "Beldanga -Amtala-Patikabari Road from chainage 4.00 km. to 18.25 Km." under Murshidabad Highway Division No.-I, P.W(Roads)Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>BILL/00650/2024-2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,73 +999,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="93.120117" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1105,1550 +1198,2065 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>478.82</v>
+        <v>7952.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1331.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>16.74</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>123.2</v>
+        <v>53.6</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>817.87</v>
+        <v>1.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>264.06</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>1050.72</v>
+        <v>35.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>246.17</v>
+        <v>16059.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>808.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>5.03</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>0.71</v>
+        <v>3354.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>3.54</v>
+        <v>296.54</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="P11" s="4">
-        <v>7952.07</v>
+        <v>36.33</v>
       </c>
       <c r="Q11" s="4">
-        <v>1331.31</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>16.74</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>53.6</v>
+        <v>59.47</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>1.81</v>
+        <v>85.47</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.79</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>264.06</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>35.3</v>
+        <v>42.16</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>3354.92</v>
+        <v>270.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="P16" s="4">
-        <v>296.54</v>
+        <v>55.21</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>53.27</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>96.5</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>104</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>39</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="P17" s="4">
-        <v>36.33</v>
+        <v>94.92</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>18.62</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>19.62</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="J18" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>32</v>
+        <v>98</v>
       </c>
       <c r="P18" s="4">
-        <v>59.47</v>
+        <v>40.99</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>10.85</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>26.46</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="P19" s="4">
-        <v>85.47</v>
+        <v>91.23</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>118</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>105</v>
+        <v>46</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="P20" s="4">
-        <v>42.16</v>
+        <v>90.58</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>90.58</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>79</v>
+        <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>82</v>
+        <v>126</v>
       </c>
       <c r="P21" s="4">
-        <v>0.6</v>
+        <v>478.82</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P22" s="4">
-        <v>49.21</v>
+        <v>123.2</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="I23" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>270.68</v>
+        <v>817.87</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>131</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>65</v>
+        <v>135</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>32</v>
+        <v>126</v>
       </c>
       <c r="P24" s="4">
-        <v>94.92</v>
+        <v>1050.72</v>
       </c>
       <c r="Q24" s="4">
-        <v>18.62</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>19.62</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="I25" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K25" s="4" t="s">
+      <c r="L25" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="L25" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="M25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" s="4" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="P25" s="4">
-        <v>55.21</v>
+        <v>246.17</v>
       </c>
       <c r="Q25" s="4">
-        <v>53.27</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>96.5</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K26" s="4" t="s">
+      <c r="L26" s="4"/>
+      <c r="M26" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="L26" s="4" t="s">
+      <c r="N26" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>40.99</v>
+        <v>0.71</v>
       </c>
       <c r="Q26" s="4">
-        <v>10.85</v>
+        <v>0</v>
       </c>
       <c r="R26" s="4">
-        <v>26.46</v>
+        <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="I27" s="13" t="s">
+      <c r="L27" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="J27" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K27" s="4" t="s">
+      <c r="M27" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="L27" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N27" s="4" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>74</v>
+        <v>142</v>
       </c>
       <c r="P27" s="4">
-        <v>90.58</v>
+        <v>0.71</v>
       </c>
       <c r="Q27" s="4">
-        <v>90.58</v>
+        <v>0</v>
       </c>
       <c r="R27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="I28" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J28" s="13" t="s">
+      <c r="M28" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="K28" s="4" t="s">
+      <c r="N28" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>91.23</v>
+        <v>3.54</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M29" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="N29" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P29" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>0</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="3">
+        <v>28</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="I30" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J30" s="13"/>
+      <c r="K30" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="M30" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="N30" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O30" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="P30" s="4">
+        <v>49.21</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>0</v>
+      </c>
+      <c r="R30" s="4">
+        <v>0</v>
+      </c>
+      <c r="S30" s="4">
+        <v>0</v>
+      </c>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="3">
+        <v>29</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L31" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M31" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="N31" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O31" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P31" s="4">
+        <v>86.25</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>0</v>
+      </c>
+      <c r="R31" s="4">
+        <v>0</v>
+      </c>
+      <c r="S31" s="4">
+        <v>0</v>
+      </c>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="3">
+        <v>30</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P32" s="4">
+        <v>659.35</v>
+      </c>
+      <c r="Q32" s="4">
+        <v>0</v>
+      </c>
+      <c r="R32" s="4">
+        <v>0</v>
+      </c>
+      <c r="S32" s="4">
+        <v>0</v>
+      </c>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="3">
+        <v>31</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P33" s="4">
+        <v>506.42</v>
+      </c>
+      <c r="Q33" s="4">
+        <v>0</v>
+      </c>
+      <c r="R33" s="4">
+        <v>0</v>
+      </c>
+      <c r="S33" s="4">
+        <v>0</v>
+      </c>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="3">
+        <v>32</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P34" s="4">
+        <v>15.28</v>
+      </c>
+      <c r="Q34" s="4">
+        <v>0</v>
+      </c>
+      <c r="R34" s="4">
+        <v>0</v>
+      </c>
+      <c r="S34" s="4">
+        <v>0</v>
+      </c>
+      <c r="T34" s="1"/>
+      <c r="U34" s="1"/>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1"/>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="3">
+        <v>33</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="P35" s="4">
+        <v>77.25</v>
+      </c>
+      <c r="Q35" s="4">
+        <v>0</v>
+      </c>
+      <c r="R35" s="4">
+        <v>0</v>
+      </c>
+      <c r="S35" s="4">
+        <v>0</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1"/>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="3">
+        <v>34</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H36" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="L36" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="M36" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P36" s="4">
+        <v>15.62</v>
+      </c>
+      <c r="Q36" s="4">
+        <v>0</v>
+      </c>
+      <c r="R36" s="4">
+        <v>0</v>
+      </c>
+      <c r="S36" s="4">
+        <v>0</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1"/>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="3">
+        <v>35</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="N37" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="O37" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="P37" s="4">
+        <v>78.02</v>
+      </c>
+      <c r="Q37" s="4">
+        <v>0</v>
+      </c>
+      <c r="R37" s="4">
+        <v>0</v>
+      </c>
+      <c r="S37" s="4">
+        <v>0</v>
+      </c>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="8"/>
+      <c r="M38" s="8"/>
+      <c r="N38" s="8"/>
+      <c r="O38" s="8">
+        <v>33070.54</v>
+      </c>
+      <c r="P38" s="8">
+        <v>2317.5</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>7.01</v>
+      </c>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A38:N38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>