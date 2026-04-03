--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,65 @@
     <t>ORD/000024/2024-2025</t>
   </si>
   <si>
     <t>945/BD-I</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>10/08/2024</t>
   </si>
   <si>
     <t>P.M CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair and overhauling at filter beds including supply and filling of filter media alongwith allied works at R.G filter bed of Beniagram Surface Water Based water supply scheme in Farrakka block under Raghunathganj Sub division under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000204/2023-2024</t>
   </si>
   <si>
     <t>849/BD-I</t>
   </si>
   <si>
     <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>Rejuvenation of of 7.8 MLD Capacity Water Treatment Plant (Inlet well ,Flush Mixture ,Clarifoculator, Chemical Dosing and Filter House ) at Beniagram Under Berhampore Division - I , In The District Murshidabad , PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000382/2023-2024</t>
+  </si>
+  <si>
+    <t>117/BD-I</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1252,87 +1267,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>21.01</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P11" s="4">
+        <v>144.24</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>10</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>3615.59</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>