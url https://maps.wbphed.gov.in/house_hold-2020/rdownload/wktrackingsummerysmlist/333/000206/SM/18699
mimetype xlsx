--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1131,54 +1131,54 @@
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>3038.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>305.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>10.05</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1192,54 +1192,54 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>97.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.2</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>17.55</v>
       </c>
       <c r="S9" s="4">
         <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1253,54 +1253,54 @@
       <c r="I10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>21.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.01</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1314,88 +1314,88 @@
       <c r="I11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="4">
         <v>144.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>137.72</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>95.48</v>
       </c>
       <c r="S11" s="4">
         <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>3615.59</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>481.21</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>13.31</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>