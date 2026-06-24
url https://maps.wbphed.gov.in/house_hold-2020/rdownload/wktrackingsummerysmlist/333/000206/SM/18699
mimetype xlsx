--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -173,120 +173,120 @@
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>EASTERN RAILWAY MALDA DIVISION</t>
   </si>
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Sundarpur ground water supply scheme in Bhagwabgola-I Block, Dist_Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>1138/MEDB</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>QUAZI NOZRUL ISLAM (PARTNERSHIP)</t>
   </si>
   <si>
+    <t>Augmentation of different units of WTP premises of Beniagram Water Supply scheme under, Berhampore Division -I PHE.Dte. under JJM</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000024/2024-2025</t>
+  </si>
+  <si>
+    <t>945/BD-I</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>10/08/2024</t>
+  </si>
+  <si>
+    <t>P.M CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair and overhauling at filter beds including supply and filling of filter media alongwith allied works at R.G filter bed of Beniagram Surface Water Based water supply scheme in Farrakka block under Raghunathganj Sub division under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000204/2023-2024</t>
+  </si>
+  <si>
+    <t>849/BD-I</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>Rejuvenation of of 7.8 MLD Capacity Water Treatment Plant (Inlet well ,Flush Mixture ,Clarifoculator, Chemical Dosing and Filter House ) at Beniagram Under Berhampore Division - I , In The District Murshidabad , PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000382/2023-2024</t>
+  </si>
+  <si>
+    <t>117/BD-I</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
+  </si>
+  <si>
     <t>Augmentation of Beniagram Surface water based water supply scheme to accommodate construction of OHR, pump house and boundary wall, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Farakka Block of Murshidabad District under Berhampore Division-I,PHE.Dte. in the district Murshidabad.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>JE,Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000200/2023-2024</t>
   </si>
   <si>
     <t>841/BD-I</t>
   </si>
   <si>
-    <t>05/09/2023</t>
-[...2 lines deleted...]
-    <t>04/09/2024</t>
+    <t>18/11/2025</t>
   </si>
   <si>
     <t>CHAKRABORTY CONSTRUCTION</t>
-  </si>
-[...46 lines deleted...]
-    <t>30/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1128,243 +1128,243 @@
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>3038.97</v>
+        <v>97.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>305.29</v>
+        <v>17.2</v>
       </c>
       <c r="R8" s="4">
-        <v>10.05</v>
+        <v>17.55</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>97.98</v>
+        <v>21.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.2</v>
+        <v>21.01</v>
       </c>
       <c r="R9" s="4">
-        <v>17.55</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="P10" s="4">
-        <v>21.01</v>
+        <v>144.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>21.01</v>
+        <v>137.72</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>95.48</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>144.24</v>
+        <v>3038.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>137.72</v>
+        <v>305.29</v>
       </c>
       <c r="R11" s="4">
-        <v>95.48</v>
+        <v>10.05</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>3615.59</v>