--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -77,87 +77,159 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF BENIAGRAM SURFACE WATER BASED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/18699</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Augmentation of Beniagram Surface water based water supply scheme to accommodate construction of OHR, pump house and boundary wall, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Farakka Block of Murshidabad District under Berhampore Division-I,PHE.Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000200/2023-2024</t>
+  </si>
+  <si>
+    <t>841/BD-I</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>18/11/2026</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair and overhauling at filter beds including supply and filling of filter media alongwith allied works at R.G filter bed of Beniagram Surface Water Based water supply scheme in Farrakka block under Raghunathganj Sub division under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000204/2023-2024</t>
+  </si>
+  <si>
+    <t>849/BD-I</t>
+  </si>
+  <si>
+    <t>05/10/2023</t>
+  </si>
+  <si>
+    <t>P.M CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Augmentation of different units of WTP premises of Beniagram Water Supply scheme under, Berhampore Division -I PHE.Dte. under JJM</t>
+  </si>
+  <si>
+    <t>ORD/000024/2024-2025</t>
+  </si>
+  <si>
+    <t>945/BD-I</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>10/08/2024</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF BENIAGRAM SURFACE WATER BASED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing Vertical clear water pumping machinery atop extended Steel structure for feeding newly add Zone-I B and Zone-II B of Augmentation at Beniagram Surface Water Based water supply scheme.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000327/2024-2025</t>
   </si>
   <si>
     <t>2596/MEDB</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B. T. PROJECTS PVT. LTD.</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
+    <t>Rejuvenation of of 7.8 MLD Capacity Water Treatment Plant (Inlet well ,Flush Mixture ,Clarifoculator, Chemical Dosing and Filter House ) at Beniagram Under Berhampore Division - I , In The District Murshidabad , PHE Dte .</t>
+  </si>
+  <si>
+    <t>ORD/000382/2023-2024</t>
+  </si>
+  <si>
+    <t>117/BD-I</t>
+  </si>
+  <si>
+    <t>30/01/2024</t>
+  </si>
+  <si>
+    <t>30/03/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2024-2025</t>
   </si>
   <si>
     <t>1341/BD-I/1</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2023-2024</t>
   </si>
   <si>
     <t>194/BD-I/1</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
@@ -171,122 +243,50 @@
     <t>BP-2024-25-207</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>EASTERN RAILWAY MALDA DIVISION</t>
   </si>
   <si>
     <t>Providing and installation of Electro_Mechanical equipment and Allied works for Arsenic Iron Removal Plant at Sundarpur ground water supply scheme in Bhagwabgola-I Block, Dist_Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>1138/MEDB</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>QUAZI NOZRUL ISLAM (PARTNERSHIP)</t>
-  </si>
-[...70 lines deleted...]
-    <t>CHAKRABORTY CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -835,536 +835,536 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>88.81</v>
+        <v>3038.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>305.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.05</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>89.82</v>
+        <v>21.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>89.82</v>
+        <v>97.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>17.55</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.35</v>
+        <v>88.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>39.58</v>
+        <v>144.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>137.72</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.48</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>97.98</v>
+        <v>89.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.2</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>17.55</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>21.01</v>
+        <v>89.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>21.01</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>144.24</v>
+        <v>5.35</v>
       </c>
       <c r="Q10" s="4">
-        <v>137.72</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>95.48</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>3038.97</v>
+        <v>39.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>305.29</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>10.05</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>3615.59</v>