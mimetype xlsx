--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,71 +231,50 @@
     <t>03/06/2026</t>
   </si>
   <si>
     <t>M/S GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>KRISHNAPURDINURPARA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000186/2023-2024</t>
   </si>
   <si>
     <t>730/BD-I</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>M/S SWAPAN KUAMR NATH &amp; CO</t>
-  </si>
-[...19 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KRISHNAPUR DINURPARA PWSS (2nd TW Site) under Jal Jeevan Mission in Lalgola Block under Berhampore Division - I, P.H.Engineering Dte. in the district of Murshidbad.</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>604/BD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>M/S BIMALENDU BOSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -702,73 +681,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1318,197 +1297,138 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>41</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>67</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>720.23</v>
+        <v>9.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>803.44</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>