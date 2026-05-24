--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1210,54 +1210,54 @@
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>232.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>72.29</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>31.1</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1273,54 +1273,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>72.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.2</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>29.11</v>
       </c>
       <c r="S10" s="4">
         <v>41</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1368,54 +1368,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>803.44</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>93.49</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>11.64</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>