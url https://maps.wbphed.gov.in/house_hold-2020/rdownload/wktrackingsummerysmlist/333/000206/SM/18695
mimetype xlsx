--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,99 +200,132 @@
   <si>
     <t>ULTRA CONSTRUCTION</t>
   </si>
   <si>
     <t>KRISHNAPUR DINURPARA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - A)</t>
   </si>
   <si>
     <t>ORD/000167/2023-2024</t>
   </si>
   <si>
     <t>653/BD-I</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>SOUMYADIP MISRA</t>
   </si>
   <si>
     <t>KRISHNAPUR DINURPARA PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - C)</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
     <t>ORD/000166/2023-2024</t>
   </si>
   <si>
     <t>652/BD-I</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>M/S GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>KRISHNAPURDINURPARA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000186/2023-2024</t>
   </si>
   <si>
     <t>730/BD-I</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>M/S SWAPAN KUAMR NATH &amp; CO</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KRISHNAPUR DINURPARA PWSS (2nd TW Site) under Jal Jeevan Mission in Lalgola Block under Berhampore Division - I, P.H.Engineering Dte. in the district of Murshidbad.</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>604/BD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>M/S BIMALENDU BOSE</t>
+  </si>
+  <si>
+    <t>BILL/00668/2024-2025</t>
+  </si>
+  <si>
+    <t>209/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,73 +714,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1189,246 +1222,364 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>232.47</v>
       </c>
       <c r="Q9" s="4">
         <v>72.29</v>
       </c>
       <c r="R9" s="4">
         <v>31.1</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>72.82</v>
       </c>
       <c r="Q10" s="4">
         <v>21.2</v>
       </c>
       <c r="R10" s="4">
         <v>29.11</v>
       </c>
       <c r="S10" s="4">
         <v>41</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>9.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.4</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>720.23</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>13.25</v>
+      </c>
+      <c r="R13" s="4">
+        <v>1.84</v>
+      </c>
+      <c r="S13" s="4">
+        <v>20</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1527.08</v>
+      </c>
+      <c r="P14" s="8">
+        <v>106.74</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>6.99</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>