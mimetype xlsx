--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -92,240 +92,240 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Lalgola</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>KRISHNAPUR DINURPARA AND ADJIONING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/18695</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>KRISHNAPUR DINURPARA PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000168/2023-2024</t>
+  </si>
+  <si>
+    <t>654/BD-I</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>ULTRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>KRISHNAPUR DINURPARA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - A)</t>
+  </si>
+  <si>
+    <t>ORD/000167/2023-2024</t>
+  </si>
+  <si>
+    <t>653/BD-I</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>SOUMYADIP MISRA</t>
+  </si>
+  <si>
+    <t>KRISHNAPUR DINURPARA PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - C)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000166/2023-2024</t>
+  </si>
+  <si>
+    <t>652/BD-I</t>
+  </si>
+  <si>
+    <t>30/11/2026</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>KRISHNAPURDINURPARA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000186/2023-2024</t>
+  </si>
+  <si>
+    <t>730/BD-I</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>M/S SWAPAN KUAMR NATH &amp; CO</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000112/2023-2024</t>
   </si>
   <si>
     <t>304/BD-1/1</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/27</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT KRISHNAPUR DINURPARA PH-1</t>
   </si>
   <si>
+    <t>BILL/00668/2024-2025</t>
+  </si>
+  <si>
+    <t>209/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>BILL/00666/2024-2025</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR KRISHNAPUR DINURPARA PUMP HOUSE III , BLOCK - LALGOLA , DISTRICT - MURSHIDABAD. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000024/2025-2026</t>
   </si>
   <si>
     <t>1153/MEDB</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>DAS ENTERPRISE (CHOA)</t>
   </si>
   <si>
-    <t>KRISHNAPUR DINURPARA PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
-[...79 lines deleted...]
-  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KRISHNAPUR DINURPARA PWSS (2nd TW Site) under Jal Jeevan Mission in Lalgola Block under Berhampore Division - I, P.H.Engineering Dte. in the district of Murshidbad.</t>
   </si>
   <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>604/BD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>M/S BIMALENDU BOSE</t>
-  </si>
-[...28 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -854,688 +854,690 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.31</v>
+        <v>91.86</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>34.21</v>
+        <v>326.54</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.4</v>
+        <v>232.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>72.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.1</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>72.82</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>21.2</v>
+      </c>
+      <c r="R6" s="4">
+        <v>29.11</v>
+      </c>
+      <c r="S6" s="4">
         <v>41</v>
-      </c>
-[...25 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>91.86</v>
+        <v>720.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>326.54</v>
+        <v>21.31</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>232.47</v>
+        <v>34.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>72.29</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>31.1</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>72.82</v>
+        <v>3.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>21.2</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>29.11</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>9.01</v>
+        <v>3.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>77</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>3.4</v>
+        <v>11.82</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>720.23</v>
+        <v>9.01</v>
       </c>
       <c r="Q13" s="4">
-        <v>13.25</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>1.84</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1527.08</v>