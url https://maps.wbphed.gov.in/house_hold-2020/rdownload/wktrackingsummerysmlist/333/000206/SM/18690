--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,71 +195,50 @@
     <t>691/BD-I</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>M/S BIMALENDU BOSE</t>
   </si>
   <si>
     <t>KHAMARDIAR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000187/2023-2024</t>
   </si>
   <si>
     <t>734/BD-I</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Khamardiar Water Supply Scheme under JJM under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000270/2024-2025</t>
   </si>
   <si>
     <t>2331/BD-I</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -666,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1162,197 +1141,138 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="I9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>720.23</v>
+        <v>18.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>918.71</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>