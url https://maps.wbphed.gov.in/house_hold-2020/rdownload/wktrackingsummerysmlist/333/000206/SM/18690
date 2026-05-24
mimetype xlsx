--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -173,51 +173,51 @@
   <si>
     <t>KHAMARDIAR PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main, under Jal Jivan Mission of BHAGWANGOLA - II Block, Murshidabad District under Berhampore Division-I, PHE Dte. (PART - A)</t>
   </si>
   <si>
     <t>ORD/000176/2023-2024</t>
   </si>
   <si>
     <t>689/BD-I</t>
   </si>
   <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>MD MAIDUL ISLAM</t>
   </si>
   <si>
     <t>KHAMARDIAR PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of BHAGWANGOLA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART -C)</t>
   </si>
   <si>
     <t>ORD/000177/2023-2024</t>
   </si>
   <si>
     <t>691/BD-I</t>
   </si>
   <si>
-    <t>26/01/2026</t>
+    <t>25/07/2026</t>
   </si>
   <si>
     <t>M/S BIMALENDU BOSE</t>
   </si>
   <si>
     <t>KHAMARDIAR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000187/2023-2024</t>
   </si>
   <si>
     <t>734/BD-I</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Khamardiar Water Supply Scheme under JJM under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
@@ -928,54 +928,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>289.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>209.31</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.2</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -991,54 +991,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>330.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>112.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>34.08</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1054,54 +1054,54 @@
       <c r="I7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>214.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>185.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.55</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1117,54 +1117,54 @@
       <c r="I8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>50.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.84</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>23.5</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1212,54 +1212,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>918.71</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>519.2</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>56.51</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>