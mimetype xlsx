--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,71 @@
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>NATIONAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Khamardiar Water Supply Scheme under JJM under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000270/2024-2025</t>
   </si>
   <si>
     <t>2331/BD-I</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +666,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1192,87 +1213,146 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>18.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>720.23</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>20</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1638.94</v>
+      </c>
+      <c r="P11" s="8">
+        <v>519.2</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>31.68</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>