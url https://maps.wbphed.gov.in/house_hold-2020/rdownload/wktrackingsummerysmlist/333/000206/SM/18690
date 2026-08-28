--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,192 +92,192 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Bhagawangola-II</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>KHAMARDIAR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/18690</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>KHAMARDIAR PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of BHAGWANGOLA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>690/BD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>SARAJIT KUMAR MAJUMDAR</t>
+  </si>
+  <si>
+    <t>KHAMARDIAR PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main, under Jal Jivan Mission of BHAGWANGOLA - II Block, Murshidabad District under Berhampore Division-I, PHE Dte. (PART - A)</t>
+  </si>
+  <si>
+    <t>ORD/000176/2023-2024</t>
+  </si>
+  <si>
+    <t>689/BD-I</t>
+  </si>
+  <si>
+    <t>16/04/2026</t>
+  </si>
+  <si>
+    <t>MD MAIDUL ISLAM</t>
+  </si>
+  <si>
+    <t>KHAMARDIAR PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of BHAGWANGOLA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART -C)</t>
+  </si>
+  <si>
+    <t>ORD/000177/2023-2024</t>
+  </si>
+  <si>
+    <t>691/BD-I</t>
+  </si>
+  <si>
+    <t>25/07/2026</t>
+  </si>
+  <si>
+    <t>M/S BIMALENDU BOSE</t>
+  </si>
+  <si>
+    <t>KHAMARDIAR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000187/2023-2024</t>
+  </si>
+  <si>
+    <t>734/BD-I</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>NATIONAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Khamardiar Water Supply Scheme under JJM under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000270/2024-2025</t>
+  </si>
+  <si>
+    <t>2331/BD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000100/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/4</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT KHAMARDIAR PH-I</t>
   </si>
   <si>
     <t>BILL/00247/2024-2025</t>
   </si>
   <si>
     <t>100/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...109 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,509 +806,509 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>12.11</v>
+        <v>289.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>209.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>72.2</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.37</v>
+        <v>330.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>112.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>34.08</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>289.91</v>
+        <v>214.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>209.31</v>
+        <v>185.32</v>
       </c>
       <c r="R5" s="4">
-        <v>72.2</v>
+        <v>86.55</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>89</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>330.82</v>
+        <v>50.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>112.73</v>
+        <v>11.84</v>
       </c>
       <c r="R6" s="4">
-        <v>34.08</v>
+        <v>23.5</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>214.12</v>
+        <v>720.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>185.32</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>86.55</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>50.37</v>
+        <v>18.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.84</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>23.5</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>18.01</v>
+        <v>12.11</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>720.23</v>
+        <v>3.37</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1638.94</v>