--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -146,77 +146,50 @@
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT RAMPARA FARIDPUR PH-1</t>
   </si>
   <si>
     <t>BILL/00615/2024-2025</t>
   </si>
   <si>
     <t>182/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Augmentation of Rampara Faridpur Piped water supply scheme to accommodate construction of OHR ,Arsenic cum Iron Removal Plant(AIRP) and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga -II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000288/2023-2024</t>
   </si>
   <si>
     <t>1017/BD-I</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>SANJAY BISWAS</t>
   </si>
   <si>
     <t>RAMPARA FARIDPUR PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of BELDANGA-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000456/2023-2024</t>
@@ -279,50 +252,68 @@
     <t>759/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>Construction of Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of RAMPARA FARIDPUR ZONE - II PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>638/BD-I</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>MASTER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of existing Pump House &amp; Construction of New Boundary Wall (2nd Site) for Augmentation of Rampara Faridpur PWSS within Beldanga-II under Jal Jeevan Mission under Berhampore Division-I PHE Dte. in the district Murshidabad</t>
+  </si>
+  <si>
+    <t>ORD/000049/2024-2025</t>
+  </si>
+  <si>
+    <t>1111/BD-I</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>ABA CONTRACTOR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -733,51 +724,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -874,54 +865,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1010,487 +1001,487 @@
         <v>3.66</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21339.76</v>
+        <v>558.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>1.87</v>
       </c>
       <c r="S6" s="4">
-        <v>11</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>558.97</v>
+        <v>22.63</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>22.63</v>
+        <v>9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>9</v>
+        <v>9.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>9.84</v>
+        <v>27.45</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>27.45</v>
+        <v>18.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>18.98</v>
+        <v>12.06</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>26.38</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>22029.79</v>
+        <v>702.08</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>16.44</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>