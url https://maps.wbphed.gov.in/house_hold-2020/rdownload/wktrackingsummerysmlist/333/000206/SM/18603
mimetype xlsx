--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -146,174 +146,201 @@
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT RAMPARA FARIDPUR PH-1</t>
   </si>
   <si>
     <t>BILL/00615/2024-2025</t>
   </si>
   <si>
     <t>182/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>RAMPARA FARIDPUR PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of BELDANGA-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000456/2023-2024</t>
+  </si>
+  <si>
+    <t>460/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Rampara Faridpur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000253/2024-2025</t>
+  </si>
+  <si>
+    <t>2249/BD-I</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>M/S B.R. SUPPLIERS</t>
+  </si>
+  <si>
+    <t>RAMPARA FARIDPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, under Jal Jeevan Mission within BELDANGA-II Block in the district of Murshidabad under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000382/2024-2025</t>
+  </si>
+  <si>
+    <t>444/BD-I</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>DATA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of Existing AIRP (Capacity 68 Cum/hr.) with allied work at Rampara Faridpur (Zone-I) Water Supply Scheme under Jal Jeevan Mission within Beldanga - II under Berhampore Division-I, P.H.Engineering Dte. In the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2025-2026</t>
+  </si>
+  <si>
+    <t>759/BD-I</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
+  </si>
+  <si>
+    <t>SANJAY BISWAS</t>
+  </si>
+  <si>
+    <t>Construction of Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of RAMPARA FARIDPUR ZONE - II PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2025-2026</t>
+  </si>
+  <si>
+    <t>638/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>MASTER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of existing Pump House &amp; Construction of New Boundary Wall (2nd Site) for Augmentation of Rampara Faridpur PWSS within Beldanga-II under Jal Jeevan Mission under Berhampore Division-I PHE Dte. in the district Murshidabad</t>
+  </si>
+  <si>
+    <t>ORD/000049/2024-2025</t>
+  </si>
+  <si>
+    <t>1111/BD-I</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>ABA CONTRACTOR</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Augmentation of Rampara Faridpur Piped water supply scheme to accommodate construction of OHR ,Arsenic cum Iron Removal Plant(AIRP) and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga -II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
   </si>
   <si>
-    <t>JE</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000288/2023-2024</t>
   </si>
   <si>
     <t>1017/BD-I</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
-  </si>
-[...106 lines deleted...]
-    <t>ABA CONTRACTOR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,73 +729,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1037,60 +1064,60 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>558.97</v>
+        <v>22.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.45</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>1.87</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1098,112 +1125,110 @@
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>22.63</v>
+        <v>9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>9</v>
+        <v>9.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1218,51 +1243,51 @@
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>9.84</v>
+        <v>27.45</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1274,227 +1299,290 @@
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>27.45</v>
+        <v>18.98</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>18.98</v>
+        <v>12.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>26.38</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>12.06</v>
+        <v>21339.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>3.18</v>
+        <v>15.06</v>
       </c>
       <c r="R12" s="4">
-        <v>26.38</v>
+        <v>0.07</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P13" s="4">
+        <v>558.97</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>10.45</v>
+      </c>
+      <c r="R13" s="4">
+        <v>1.87</v>
+      </c>
+      <c r="S13" s="4">
+        <v>75</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>22041.85</v>
+      </c>
+      <c r="P14" s="8">
+        <v>31.5</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0.14</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>