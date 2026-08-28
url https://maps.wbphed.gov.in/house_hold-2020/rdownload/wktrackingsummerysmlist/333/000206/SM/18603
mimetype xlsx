--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -77,270 +77,270 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF RAMPARA FARIDPUR PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/18603</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
-    <t>AUGMENTATION OF RAMPARA FARIDPUR PIPED WATER SUPPLY SCHEME.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation of Rampara Faridpur Piped water supply scheme to accommodate construction of OHR ,Arsenic cum Iron Removal Plant(AIRP) and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga -II Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000288/2023-2024</t>
+  </si>
+  <si>
+    <t>1017/BD-I</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>07/11/2026</t>
+  </si>
+  <si>
+    <t>SANJAY BISWAS</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for RAMPARA FORIDPUR Water Supply Scheme of BELDANGA-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>JE_Pravin Kumar Gupta</t>
   </si>
   <si>
     <t>ORD/000191/2023-2024</t>
   </si>
   <si>
     <t>720/BD-I</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
+    <t>RAMPARA FARIDPUR PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of BELDANGA-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000456/2023-2024</t>
+  </si>
+  <si>
+    <t>460/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Rampara Faridpur Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte</t>
+  </si>
+  <si>
+    <t>ORD/000253/2024-2025</t>
+  </si>
+  <si>
+    <t>2249/BD-I</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>M/S B.R. SUPPLIERS</t>
+  </si>
+  <si>
+    <t>Improvement of existing Pump House &amp; Construction of New Boundary Wall (2nd Site) for Augmentation of Rampara Faridpur PWSS within Beldanga-II under Jal Jeevan Mission under Berhampore Division-I PHE Dte. in the district Murshidabad</t>
+  </si>
+  <si>
+    <t>ORD/000049/2024-2025</t>
+  </si>
+  <si>
+    <t>1111/BD-I</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>08/09/2024</t>
+  </si>
+  <si>
+    <t>ABA CONTRACTOR</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000107/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/8</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT RAMPARA FARIDPUR PH-1</t>
   </si>
   <si>
     <t>BILL/00615/2024-2025</t>
   </si>
   <si>
     <t>182/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>RAMPARA FARIDPUR PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of BELDANGA-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...37 lines deleted...]
-  <si>
     <t>RAMPARA FARIDPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, under Jal Jeevan Mission within BELDANGA-II Block in the district of Murshidabad under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>444/BD-I</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/05/2025</t>
   </si>
   <si>
     <t>DATA ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of Existing AIRP (Capacity 68 Cum/hr.) with allied work at Rampara Faridpur (Zone-I) Water Supply Scheme under Jal Jeevan Mission within Beldanga - II under Berhampore Division-I, P.H.Engineering Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000050/2025-2026</t>
   </si>
   <si>
     <t>759/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
-    <t>SANJAY BISWAS</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of RAMPARA FARIDPUR ZONE - II PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>638/BD-I</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>MASTER CONSTRUCTION</t>
-  </si>
-[...58 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -889,684 +889,684 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.81</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.81</v>
+        <v>14.52</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0.07</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>36.69</v>
+        <v>558.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.87</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.66</v>
+        <v>2.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.81</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>22.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>9.84</v>
+        <v>12.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.38</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>27.45</v>
+        <v>36.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>18.98</v>
+        <v>3.66</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>12.06</v>
+        <v>9.84</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.18</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>26.38</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>41</v>
       </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>27.45</v>
       </c>
       <c r="Q12" s="4">
-        <v>15.06</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>0.07</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>558.97</v>
+        <v>18.98</v>
       </c>
       <c r="Q13" s="4">
-        <v>10.45</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>1.87</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>22041.85</v>
       </c>
       <c r="P14" s="8">
-        <v>31.5</v>
+        <v>30.96</v>
       </c>
       <c r="Q14" s="8">
         <v>0.14</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>