--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,71 @@
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Construction of Pump House Cum Chlorine Room with boundary wall at 3rd Tube Well Site of GHOLLA PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>639/BD-I</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>SAIF TRADERS</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of Display Board including vinyl pasting ( 1.80 x 1.20 mtr) of scheme information by using logo and tag line of Jal Jevan Mission at different work sites in the district of Murshidabad under Berhampore Division-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000446/2023-2024</t>
+  </si>
+  <si>
+    <t>446/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>04/04/2024</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,73 +750,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1134,54 +1155,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>21339.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>39.17</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>11</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1197,54 +1218,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>69.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.05</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>11.51</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1585,87 +1606,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>19</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P15" s="4">
+        <v>7.18</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>22498.03</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>