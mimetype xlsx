--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -158,210 +158,204 @@
   <si>
     <t>2096/BD-I/1</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT GHOLLA PH-I</t>
   </si>
   <si>
     <t>BILL/00172/2024-2025</t>
   </si>
   <si>
     <t>14/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>GHOLLA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Beldanga-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000150/2023-2024</t>
+  </si>
+  <si>
+    <t>660/BD-I</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>GITA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>GHOLLA PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of BELDANGA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
+  </si>
+  <si>
+    <t>ORD/000163/2023-2024</t>
+  </si>
+  <si>
+    <t>648/BD-I</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>HARAPRASAD DAS</t>
+  </si>
+  <si>
+    <t>GHOLLA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main under Jal Jivan Mission of BELDANGA - II Block, Murshidabad District under Berhampore Division-I, PHE Dte. (PART A)</t>
+  </si>
+  <si>
+    <t>ORD/000165/2023-2024</t>
+  </si>
+  <si>
+    <t>649/BD-I</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Allied works for upgradation ,Improvement and laying of "GHOLLA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main under Jal Jivan Mission of BELDANGA - II Block, Murshidabad District under Berhampore Division-I, PHE Dte. (PART A)".</t>
+  </si>
+  <si>
+    <t>ORD/000156/2024-2025</t>
+  </si>
+  <si>
+    <t>1644/BD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>Planning,Design,Investigation,Construction,Erection,Installation,Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) along with 5 (Five) years Operation &amp; Maintenance after successful completion of 3 (three) months Trial Run of "Gholla" ground water supply scheme in Beldanga-II Block, under Berhampore Division-I, P.H.E Dte. (Capacity-119 Cum/hr.) Type-1 - Fully Gravity System with RG Filter</t>
+  </si>
+  <si>
+    <t>ORD/000035/2024-2025</t>
+  </si>
+  <si>
+    <t>999/BD-I</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>20/06/2026</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GHOLLA PWSS (3rd TW Site) under Jal Jeevan Mission in Beldanga-II Block under Berhampore Division-I, P.H.Engineering Dte. in the district of Murshidabad. (01 Nos TW)</t>
+  </si>
+  <si>
+    <t>ORD/000383/2024-2025</t>
+  </si>
+  <si>
+    <t>445/BD-I</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>MARUTI CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House Cum Chlorine Room with boundary wall at 3rd Tube Well Site of GHOLLA PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000022/2025-2026</t>
+  </si>
+  <si>
+    <t>639/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>SAIF TRADERS</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of Display Board including vinyl pasting ( 1.80 x 1.20 mtr) of scheme information by using logo and tag line of Jal Jevan Mission at different work sites in the district of Murshidabad under Berhampore Division-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000001/2023-2024</t>
-[...133 lines deleted...]
-  <si>
     <t>ORD/000446/2023-2024</t>
   </si>
   <si>
     <t>446/BD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GHOLLA Water Supply Scheme(2nd TW Site) within Beldanga-II Block under JJM in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000295/2024-2025</t>
+  </si>
+  <si>
+    <t>101/BD-I</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1116,627 +1110,627 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="M7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>69.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>11.51</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>69.92</v>
+        <v>118.61</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>118.61</v>
+        <v>404.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>404.58</v>
+        <v>16.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>16.79</v>
+        <v>272.44</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>272.44</v>
+        <v>9.01</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>9.01</v>
+        <v>19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...3 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>19</v>
+        <v>7.18</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>6.69</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>93.15</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="J15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>7.18</v>
+        <v>9.01</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>22498.03</v>
+        <v>1167.28</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>14.74</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>1.26</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>