--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -80,282 +80,327 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Beldanga-II</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>GHOLLA AND ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/18581</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
-    <t>GHOLLA AND ADJOINING MOUJAS PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>GHOLLA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Beldanga-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000150/2023-2024</t>
+  </si>
+  <si>
+    <t>660/BD-I</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>02/08/2026</t>
+  </si>
+  <si>
+    <t>GITA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>GHOLLA PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of BELDANGA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
+  </si>
+  <si>
+    <t>ORD/000163/2023-2024</t>
+  </si>
+  <si>
+    <t>648/BD-I</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>HARAPRASAD DAS</t>
   </si>
   <si>
     <t>GHOLLA PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of BELDANGA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - C)</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000164/2023-2024</t>
   </si>
   <si>
     <t>647/BD-I</t>
   </si>
   <si>
-    <t>08/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>04/02/2024</t>
   </si>
   <si>
     <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>GHOLLA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main under Jal Jivan Mission of BELDANGA - II Block, Murshidabad District under Berhampore Division-I, PHE Dte. (PART A)</t>
+  </si>
+  <si>
+    <t>ORD/000165/2023-2024</t>
+  </si>
+  <si>
+    <t>649/BD-I</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Allied works for upgradation ,Improvement and laying of "GHOLLA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main under Jal Jivan Mission of BELDANGA - II Block, Murshidabad District under Berhampore Division-I, PHE Dte. (PART A)".</t>
+  </si>
+  <si>
+    <t>ORD/000156/2024-2025</t>
+  </si>
+  <si>
+    <t>1644/BD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>Planning,Design,Investigation,Construction,Erection,Installation,Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) along with 5 (Five) years Operation &amp; Maintenance after successful completion of 3 (three) months Trial Run of "Gholla" ground water supply scheme in Beldanga-II Block, under Berhampore Division-I, P.H.E Dte. (Capacity-119 Cum/hr.) Type-1 - Fully Gravity System with RG Filter</t>
+  </si>
+  <si>
+    <t>ORD/000035/2024-2025</t>
+  </si>
+  <si>
+    <t>999/BD-I</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>20/06/2027</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Fabrication and errection of Display Board including vinyl pasting ( 1.80 x 1.20 mtr) of scheme information by using logo and tag line of Jal Jevan Mission at different work sites in the district of Murshidabad under Berhampore Division-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000446/2023-2024</t>
+  </si>
+  <si>
+    <t>446/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>04/04/2024</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000102/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/1</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000020/2024-2025</t>
   </si>
   <si>
     <t>2096/BD-I/1</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT GHOLLA PH-I</t>
   </si>
   <si>
     <t>BILL/00172/2024-2025</t>
   </si>
   <si>
     <t>14/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>GHOLLA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Beldanga-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...76 lines deleted...]
-  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GHOLLA PWSS (3rd TW Site) under Jal Jeevan Mission in Beldanga-II Block under Berhampore Division-I, P.H.Engineering Dte. in the district of Murshidabad. (01 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000383/2024-2025</t>
   </si>
   <si>
     <t>445/BD-I</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>MARUTI CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Construction of Pump House Cum Chlorine Room with boundary wall at 3rd Tube Well Site of GHOLLA PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>639/BD-I</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>SAIF TRADERS</t>
   </si>
   <si>
-    <t>Fabrication and errection of Display Board including vinyl pasting ( 1.80 x 1.20 mtr) of scheme information by using logo and tag line of Jal Jevan Mission at different work sites in the district of Murshidabad under Berhampore Division-I,PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at GHOLLA Water Supply Scheme(2nd TW Site) within Beldanga-II Block under JJM in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000295/2024-2025</t>
   </si>
   <si>
     <t>101/BD-I</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT GHOLLA PH-III</t>
+  </si>
+  <si>
+    <t>BILL/01566/2024-2025</t>
+  </si>
+  <si>
+    <t>457/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT GHOLLA PH-II</t>
+  </si>
+  <si>
+    <t>BILL/01571/2024-2025</t>
+  </si>
+  <si>
+    <t>458/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,70 +789,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -906,844 +951,1025 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>180.62</v>
+        <v>21339.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>0.12</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>25</v>
+        <v>69.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.51</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>29.76</v>
+        <v>118.61</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.35</v>
+        <v>180.62</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>404.58</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>118.61</v>
+        <v>16.79</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>404.58</v>
+        <v>272.44</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>16.79</v>
+        <v>7.18</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.69</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>93.15</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>272.44</v>
+        <v>25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>9.01</v>
+        <v>29.76</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>19</v>
+        <v>5.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>7.18</v>
+        <v>9.01</v>
       </c>
       <c r="Q14" s="4">
-        <v>6.69</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>93.15</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>9.01</v>
+        <v>19</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P16" s="4">
+        <v>9.01</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P17" s="4">
+        <v>3.55</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P18" s="4">
+        <v>7.82</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>22518.41</v>
+      </c>
+      <c r="P19" s="8">
+        <v>39.74</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0.18</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>