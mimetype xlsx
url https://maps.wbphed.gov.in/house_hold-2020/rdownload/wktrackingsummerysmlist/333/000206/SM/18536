--- v0 (2025-12-07)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,162 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>Augmentation of Ramnachandpur Zone-II pipe water supply scheme .</t>
+  </si>
+  <si>
+    <t>SM/18536</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for RAMNACHANDPUR ZONE-II Water Supply Scheme of NOWDA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000190/2023-2024</t>
+  </si>
+  <si>
+    <t>538/BD-I</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>06/08/2023</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000105/2023-2024</t>
+  </si>
+  <si>
+    <t>201/BD-1/6</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Ramnachandpur Zone-II Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection) under Jal Swapna in Nawda Block of Murshidabad District under Berhampore Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000130/2023-2024</t>
+  </si>
+  <si>
+    <t>608/BD-I</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipeline at damaged portion of distribution system and rising main pipe line (CI/DI/UPVC) of Ramnachandpur Zone-II water supply scheme under Berhampore Division-I,PHE Dte. For Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000384/2023-2024</t>
+  </si>
+  <si>
+    <t>140/BD-I</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>SO-FINE AQUARIUM</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Ramnachandpur Zone-II Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000390/2023-2024</t>
+  </si>
+  <si>
+    <t>153/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDER</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +262,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +615,504 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3"/>
+      <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="E3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>2.87</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
+        <v>100</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="P4" s="4">
+        <v>48.66</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>583.11</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>80</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.62</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>100</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P7" s="4">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>90</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>657.26</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>