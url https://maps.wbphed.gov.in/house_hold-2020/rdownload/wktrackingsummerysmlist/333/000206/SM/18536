--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,105 +128,138 @@
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>06/08/2023</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000105/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/6</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation of Ramnachandpur Zone-II Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection) under Jal Swapna in Nawda Block of Murshidabad District under Berhampore Division-I, PHE. Dte.</t>
+    <t>Laying of UPVC pipeline at damaged portion of distribution system and rising main pipe line (CI/DI/UPVC) of Ramnachandpur Zone-II water supply scheme under Berhampore Division-I,PHE Dte. For Augmentation of PWSS under Jal Jeevan Mission.</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
-    <t>ORD/000130/2023-2024</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000384/2023-2024</t>
   </si>
   <si>
     <t>140/BD-I</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>SO-FINE AQUARIUM</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Ramnachandpur Zone-II Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
   </si>
   <si>
     <t>ORD/000390/2023-2024</t>
   </si>
   <si>
     <t>153/BD-I</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>INDRAJIT MAZUMDER</t>
+  </si>
+  <si>
+    <t>Replacement of Filter media of Existing AIRP of (Capacity 79 Cum/hr.) with allied work at Ramnachandrapur Zone-II Water Supply Scheme under Jal Jeevan Mission under Berhampore Division-I, PHEengineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2024-2025</t>
+  </si>
+  <si>
+    <t>915/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>07/07/2024</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of OHR (350 Cum) Extension of Boundary Wall &amp; Service Road for Augmentation of Ramnachandpur Zone-II PWSS within Nawda block under Jal Jeevan Mission under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2024-2025</t>
+  </si>
+  <si>
+    <t>1127/BD-I</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>TITLI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Balance work i.c.w. Improvement of Existing AIRP of (Capacity 79 Cum/hr.) with allied works at Ramnachandpur Zone-II Water Supply Scheme under Jal Jeevan Mission within Nawda block under Berhampore Division-I, PHE Dte. In the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000059/2025-2026</t>
+  </si>
+  <si>
+    <t>771/BD-I</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,73 +648,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -778,54 +811,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -893,60 +926,60 @@
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>583.11</v>
+        <v>4.62</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>90.94</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -954,60 +987,60 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>4.62</v>
+        <v>18</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.43</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1015,104 +1048,226 @@
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>18</v>
+        <v>25.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>15.58</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>4.01</v>
+      </c>
+      <c r="R8" s="4">
+        <v>25.71</v>
+      </c>
+      <c r="S8" s="4">
+        <v>90</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P9" s="4">
+        <v>17.81</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>133.38</v>
+      </c>
+      <c r="P10" s="8">
+        <v>40.36</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>30.26</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>