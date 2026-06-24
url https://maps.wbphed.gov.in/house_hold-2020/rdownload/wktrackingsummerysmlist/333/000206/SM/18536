--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,107 @@
     <t>1127/BD-I</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>TITLI ENTERPRISE</t>
   </si>
   <si>
     <t>Balance work i.c.w. Improvement of Existing AIRP of (Capacity 79 Cum/hr.) with allied works at Ramnachandpur Zone-II Water Supply Scheme under Jal Jeevan Mission within Nawda block under Berhampore Division-I, PHE Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000059/2025-2026</t>
   </si>
   <si>
     <t>771/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>service connection charge for RAMNACHANDPUR PH-I, ZONE-II Application No-3005266965 Reference Id-304662271</t>
+  </si>
+  <si>
+    <t>BILL/01360/2025-2026</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Augmentation of Ramnachandpur Zone-II Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection) under Jal Swapna in Nawda Block of Murshidabad District under Berhampore Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000130/2023-2024</t>
+  </si>
+  <si>
+    <t>608/BD-I</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Name of Work: Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III , Zone-II under RAMNACHANDPUR ground water based water supply scheme under Block_ NAWDA Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/001429/2023-2024</t>
+  </si>
+  <si>
+    <t>4319/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +705,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1187,87 +1244,264 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P9" s="4">
         <v>17.81</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.37</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>583.11</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>257.76</v>
+      </c>
+      <c r="R11" s="4">
+        <v>44.2</v>
+      </c>
+      <c r="S11" s="4">
+        <v>80</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>35.21</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>30</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>759.07</v>
+      </c>
+      <c r="P13" s="8">
+        <v>298.12</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>39.28</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>