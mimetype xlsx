--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -89,234 +89,234 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ramnachandpur Zone-II pipe water supply scheme .</t>
   </si>
   <si>
     <t>SM/18536</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Ramnachandpur Zone-II Piped water supply scheme to accommodate construction of OHR, pump house ,boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection) under Jal Swapna in Nawda Block of Murshidabad District under Berhampore Division-I, PHE. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000130/2023-2024</t>
+  </si>
+  <si>
+    <t>608/BD-I</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK AND CO.</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Name of Work: Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III , Zone-II under RAMNACHANDPUR ground water based water supply scheme under Block_ NAWDA Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/001429/2023-2024</t>
+  </si>
+  <si>
+    <t>4319/MEDB</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
+  </si>
+  <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for RAMNACHANDPUR ZONE-II Water Supply Scheme of NOWDA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>JE_Pravin Kumar Gupta</t>
   </si>
   <si>
     <t>ORD/000190/2023-2024</t>
   </si>
   <si>
     <t>538/BD-I</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>06/08/2023</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
+    <t>Laying of UPVC pipeline at damaged portion of distribution system and rising main pipe line (CI/DI/UPVC) of Ramnachandpur Zone-II water supply scheme under Berhampore Division-I,PHE Dte. For Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000384/2023-2024</t>
+  </si>
+  <si>
+    <t>140/BD-I</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>SO-FINE AQUARIUM</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Ramnachandpur Zone-II Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000390/2023-2024</t>
+  </si>
+  <si>
+    <t>153/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>07/10/2024</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDER</t>
+  </si>
+  <si>
+    <t>Improvement of OHR (350 Cum) Extension of Boundary Wall &amp; Service Road for Augmentation of Ramnachandpur Zone-II PWSS within Nawda block under Jal Jeevan Mission under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000056/2024-2025</t>
+  </si>
+  <si>
+    <t>1127/BD-I</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>TITLI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Replacement of Filter media of Existing AIRP of (Capacity 79 Cum/hr.) with allied work at Ramnachandrapur Zone-II Water Supply Scheme under Jal Jeevan Mission under Berhampore Division-I, PHEengineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000014/2024-2025</t>
+  </si>
+  <si>
+    <t>915/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>07/07/2024</t>
+  </si>
+  <si>
+    <t>J.S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000105/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/6</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of UPVC pipeline at damaged portion of distribution system and rising main pipe line (CI/DI/UPVC) of Ramnachandpur Zone-II water supply scheme under Berhampore Division-I,PHE Dte. For Augmentation of PWSS under Jal Jeevan Mission.</t>
-[...73 lines deleted...]
-  <si>
     <t>Balance work i.c.w. Improvement of Existing AIRP of (Capacity 79 Cum/hr.) with allied works at Ramnachandpur Zone-II Water Supply Scheme under Jal Jeevan Mission within Nawda block under Berhampore Division-I, PHE Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000059/2025-2026</t>
   </si>
   <si>
     <t>771/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>service connection charge for RAMNACHANDPUR PH-I, ZONE-II Application No-3005266965 Reference Id-304662271</t>
   </si>
   <si>
     <t>BILL/01360/2025-2026</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...40 lines deleted...]
-    <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -865,599 +865,599 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.87</v>
+        <v>583.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.87</v>
+        <v>257.76</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>44.2</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>48.66</v>
+        <v>35.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>4.62</v>
+        <v>2.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.2</v>
+        <v>2.87</v>
       </c>
       <c r="R5" s="4">
-        <v>90.94</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>18</v>
+        <v>4.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.86</v>
+        <v>4.2</v>
       </c>
       <c r="R6" s="4">
-        <v>21.43</v>
+        <v>90.94</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>25.84</v>
+        <v>18</v>
       </c>
       <c r="Q7" s="4">
-        <v>25.42</v>
+        <v>3.86</v>
       </c>
       <c r="R7" s="4">
-        <v>98.4</v>
+        <v>21.43</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>15.58</v>
       </c>
       <c r="Q8" s="4">
         <v>4.01</v>
       </c>
       <c r="R8" s="4">
         <v>25.71</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>17.81</v>
+        <v>25.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>25.42</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="L10" s="4"/>
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>7.37</v>
+        <v>48.66</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>583.11</v>
+        <v>17.81</v>
       </c>
       <c r="Q11" s="4">
-        <v>257.76</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>44.2</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>35.21</v>
+        <v>7.37</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>759.07</v>