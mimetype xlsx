--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -1115,54 +1115,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>56.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.94</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>7.02</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1210,54 +1210,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1123.73</v>
       </c>
       <c r="P10" s="8">
-        <v>3.94</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>0.35</v>
+        <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>