--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,71 @@
     <t>22/12/2023</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>MASOOM TRADERS</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at NASIPUR and Adjoining Mouzas PWSS (TW- I, II, III &amp; IV Site) under JAL JEEVAN MISSION within BHAGWANGOLA-II Block under Berhampore Division-I, P.H.Engineering Dte. (04 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>774/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>06/07/2025</t>
   </si>
   <si>
     <t>SARKAR WATER SUPPLY AGENCY</t>
+  </si>
+  <si>
+    <t>Designing, making and errection of Display Board for Scheme information by using Logo and tag line of Jal Jeevan Mission at different PWSS work sites in the district of Murshidabad under Berhampore Division-I, PHE Dte. (Block :- Lalgola, Bhagwangola - I, Bhagwangola - II, Farakka, Berhampore, Murshidabad-Jiaganj, Nabagram &amp; Hariharpara).</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1531/BD-I</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>19/10/2024</t>
+  </si>
+  <si>
+    <t>AJOY GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1115,54 +1136,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>56.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>7.02</v>
       </c>
       <c r="S8" s="4">
         <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1190,87 +1211,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>36.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>21.44</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>21.01</v>
+      </c>
+      <c r="R10" s="4">
+        <v>97.99</v>
+      </c>
+      <c r="S10" s="4">
+        <v>70</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1145.16</v>
+      </c>
+      <c r="P11" s="8">
+        <v>24.95</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>2.18</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>