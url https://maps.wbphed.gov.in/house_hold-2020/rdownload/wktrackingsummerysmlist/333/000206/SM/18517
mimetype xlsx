--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,192 +92,192 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Bhagawangola-II</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>NASIPUR AND ADJOINIONG MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/18517</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>NASIPUR PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of BHAGWANGOLA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000183/2023-2024</t>
+  </si>
+  <si>
+    <t>701/BD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>26/07/2026</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR MONDAL</t>
+  </si>
+  <si>
     <t>NASIPUR PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of BHAGWANGOLA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - C)</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000182/2023-2024</t>
   </si>
   <si>
     <t>698/BD-I</t>
   </si>
   <si>
-    <t>11/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>JAHANGIR ALAM</t>
   </si>
   <si>
     <t>NASIPUR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main , OHR (Capacity 750 cum) under Jal Jeevan Mission of BHAGWANGOLA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - A)</t>
   </si>
   <si>
-    <t>JE_RAJIB BISWAS</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000202/2023-2024</t>
   </si>
   <si>
     <t>846/BD-I</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
+    <t>NASIPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2023-2024</t>
+  </si>
+  <si>
+    <t>1254/BD-I</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>21/03/2024</t>
+  </si>
+  <si>
+    <t>MASOOM TRADERS</t>
+  </si>
+  <si>
+    <t>Designing, making and errection of Display Board for Scheme information by using Logo and tag line of Jal Jeevan Mission at different PWSS work sites in the district of Murshidabad under Berhampore Division-I, PHE Dte. (Block :- Lalgola, Bhagwangola - I, Bhagwangola - II, Farakka, Berhampore, Murshidabad-Jiaganj, Nabagram &amp; Hariharpara).</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000133/2024-2025</t>
+  </si>
+  <si>
+    <t>1531/BD-I</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>19/10/2024</t>
+  </si>
+  <si>
+    <t>AJOY GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000101/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/5</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION NASIPUR PH-1</t>
   </si>
   <si>
     <t>BILL/01575/2023-2024</t>
   </si>
   <si>
     <t>410/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>NASIPUR PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of BHAGWANGOLA - II Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
-[...31 lines deleted...]
-  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at NASIPUR and Adjoining Mouzas PWSS (TW- I, II, III &amp; IV Site) under JAL JEEVAN MISSION within BHAGWANGOLA-II Block under Berhampore Division-I, P.H.Engineering Dte. (04 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000062/2025-2026</t>
   </si>
   <si>
     <t>774/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>06/07/2025</t>
   </si>
   <si>
     <t>SARKAR WATER SUPPLY AGENCY</t>
-  </si>
-[...19 lines deleted...]
-    <t>AJOY GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,508 +809,508 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>263.59</v>
+        <v>193.43</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>466.95</v>
+        <v>263.59</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>86.32</v>
+        <v>466.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>21.19</v>
+        <v>56.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>7.02</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>193.43</v>
+        <v>21.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.99</v>
       </c>
       <c r="S7" s="4">
-        <v>5</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>56.23</v>
+        <v>86.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.94</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>7.02</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>36.02</v>
+        <v>21.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>21.44</v>
+        <v>36.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>21.01</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>97.99</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1145.16</v>