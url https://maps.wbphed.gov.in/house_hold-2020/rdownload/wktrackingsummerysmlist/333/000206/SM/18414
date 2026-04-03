--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,89 +261,50 @@
     <t>MASOOM TRADERS</t>
   </si>
   <si>
     <t>Central Drilling</t>
   </si>
   <si>
     <t>Continuation for Hiring of Diesel driven Motor Cab (BS-IV &amp; Above) (Non AC) having contract carriage permit along with driver for the office of The Assistant Engineer, Store &amp; Workshop Sub-division, Central Drilling Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000057/2024-2025</t>
   </si>
   <si>
     <t>238/S&amp;WSD</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>NAGENDRA PATRA</t>
-  </si>
-[...37 lines deleted...]
-    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BAYRA PWSS(TW-I&amp;II) under Jal Jeevan Mission in Lalgola Block under Berhampore Division - I, P.H.Engineering Dte. in the district of Murshidabad. (2 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000378/2024-2025</t>
   </si>
   <si>
     <t>438/BD-I</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -750,73 +711,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1431,260 +1392,138 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>720.23</v>
+        <v>17.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>866.81</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>