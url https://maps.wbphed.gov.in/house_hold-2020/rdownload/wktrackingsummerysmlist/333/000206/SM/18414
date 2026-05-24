--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1242,54 +1242,54 @@
       <c r="I9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>55.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.76</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>21.11</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1305,54 +1305,54 @@
       <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>61.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>7.9</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1368,54 +1368,54 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>0.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>242.74</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1463,54 +1463,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>866.81</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>18.71</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>2.16</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>