--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,89 @@
     <t>24/12/2024</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>NAGENDRA PATRA</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BAYRA PWSS(TW-I&amp;II) under Jal Jeevan Mission in Lalgola Block under Berhampore Division - I, P.H.Engineering Dte. in the district of Murshidabad. (2 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000378/2024-2025</t>
   </si>
   <si>
     <t>438/BD-I</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Designing, making and errection of Display Board for Scheme information by using Logo and tag line of Jal Jeevan Mission at different PWSS work sites in the district of Murshidabad under Berhampore Division-I, PHE Dte. (Block :- Raninagar - I, Raninagar - II, Beldanga - I, Beldanga - II, Jalangi &amp; Nowda)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>1532/BD-I</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,73 +750,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1443,87 +1482,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>17.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>720.23</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>14.36</v>
+      </c>
+      <c r="R13" s="4">
+        <v>1.99</v>
+      </c>
+      <c r="S13" s="4">
+        <v>20</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P14" s="4">
+        <v>18.91</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>10.11</v>
+      </c>
+      <c r="R14" s="4">
+        <v>53.45</v>
+      </c>
+      <c r="S14" s="4">
+        <v>54</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1605.95</v>
+      </c>
+      <c r="P15" s="8">
+        <v>43.18</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>2.69</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>