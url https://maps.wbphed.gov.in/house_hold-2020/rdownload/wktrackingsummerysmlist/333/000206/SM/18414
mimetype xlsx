--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -80,288 +80,288 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Lalgola</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>BAYRA AND ITS ADJOINING MOUJAS PWSS</t>
+  </si>
+  <si>
+    <t>SM/18414</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>BAYRA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - A)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000147/2023-2024</t>
+  </si>
+  <si>
+    <t>634/BD-I</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>M/S GHOSH AND CO</t>
+  </si>
+  <si>
+    <t>BAYRA PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - C)</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>512/BD-I</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>26/12/2025</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>BAYRA PWSS to accommodate FHTC, Laying Distribution System, under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
+  </si>
+  <si>
+    <t>ORD/000137/2023-2024</t>
+  </si>
+  <si>
+    <t>620/BD-I</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>RAJEN DAS</t>
+  </si>
+  <si>
+    <t>BAYRA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000341/2023-2024</t>
+  </si>
+  <si>
+    <t>1255/BD-I</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>MASOOM TRADERS</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>BAYRA AND ITS ADJOINING MOUJAS PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under BAYRA ground water based water supply scheme under Block_LALGOLA Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/001433/2023-2024</t>
   </si>
   <si>
     <t>4313/MEDB</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>HARA PROSAD DAS</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Continuation for Hiring of Diesel driven Motor Cab (BS-IV &amp; Above) (Non AC) having contract carriage permit along with driver for the office of The Assistant Engineer, Store &amp; Workshop Sub-division, Central Drilling Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000057/2024-2025</t>
+  </si>
+  <si>
+    <t>238/S&amp;WSD</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>NAGENDRA PATRA</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Designing, making and errection of Display Board for Scheme information by using Logo and tag line of Jal Jeevan Mission at different PWSS work sites in the district of Murshidabad under Berhampore Division-I, PHE Dte. (Block :- Raninagar - I, Raninagar - II, Beldanga - I, Beldanga - II, Jalangi &amp; Nowda)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000134/2024-2025</t>
+  </si>
+  <si>
+    <t>1532/BD-I</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000109/2023-2024</t>
   </si>
   <si>
     <t>304/BD-1/6</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/26</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION BAYRA PH-1</t>
   </si>
   <si>
     <t>BILL/01513/2023-2024</t>
   </si>
   <si>
     <t>388/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>BAYRA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - A)</t>
-[...103 lines deleted...]
-  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BAYRA PWSS(TW-I&amp;II) under Jal Jeevan Mission in Lalgola Block under Berhampore Division - I, P.H.Engineering Dte. in the district of Murshidabad. (2 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000378/2024-2025</t>
   </si>
   <si>
     <t>438/BD-I</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
-  </si>
-[...37 lines deleted...]
-    <t>SUMAN ENTERPRISE AND SUMAN AQUA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -912,735 +912,735 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>33.24</v>
+        <v>383.82</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>24.04</v>
+        <v>244.14</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>39.6</v>
+        <v>55.72</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>21.11</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>6.05</v>
+        <v>61.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>7.9</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>383.82</v>
+        <v>33.24</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="P8" s="4">
-        <v>244.14</v>
+        <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>242.74</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="P9" s="4">
-        <v>55.72</v>
+        <v>720.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>11.76</v>
+        <v>14.36</v>
       </c>
       <c r="R9" s="4">
-        <v>21.11</v>
+        <v>1.99</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="P10" s="4">
-        <v>61.36</v>
+        <v>18.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.85</v>
+        <v>10.11</v>
       </c>
       <c r="R10" s="4">
-        <v>7.9</v>
+        <v>53.45</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="P11" s="4">
-        <v>0.86</v>
+        <v>24.04</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.1</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>242.74</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>17.97</v>
+        <v>39.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>720.23</v>
+        <v>6.05</v>
       </c>
       <c r="Q13" s="4">
-        <v>14.36</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>1.99</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>18.91</v>
+        <v>17.97</v>
       </c>
       <c r="Q14" s="4">
-        <v>10.11</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>53.45</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>102</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1605.95</v>