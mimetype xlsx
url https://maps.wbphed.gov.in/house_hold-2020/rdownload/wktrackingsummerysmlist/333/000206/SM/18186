--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,71 +186,50 @@
     <t>14/11/2023</t>
   </si>
   <si>
     <t>MASOOM TRADERS</t>
   </si>
   <si>
     <t>NAMOORAHAR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main , OHR (Capacity 150 cum) under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000195/2023-2024</t>
   </si>
   <si>
     <t>746/BD-I</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>M/S. UNIQUE BUILDERS</t>
-  </si>
-[...19 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at NAMOORAHAR PWSS (2nd TW Site) under Jal Jeevan Mission in Lalgola Block under Berhampore Division-I, P.H.Engineering Dte. in the district of Murshidabad. (01 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>547/BD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>BHOWMIK CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -657,73 +636,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1066,221 +1045,162 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>244.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>103.36</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>42.27</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>720.23</v>
+        <v>8.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.05</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>1.67</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>321.72</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>