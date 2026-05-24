--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,65 @@
     <t>17/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>M/S. UNIQUE BUILDERS</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at NAMOORAHAR PWSS (2nd TW Site) under Jal Jeevan Mission in Lalgola Block under Berhampore Division-I, P.H.Engineering Dte. in the district of Murshidabad. (01 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000003/2025-2026</t>
   </si>
   <si>
     <t>547/BD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>BHOWMIK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Bored Cast-in-situ_ M30 _ grade 600 mm dia 22.00 m (shaft Length) R.C.C. pile for Construction of OHR at Head Work site of NAMOORAHAR Ground Piped Water Supply Scheme under Jal ivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000327/2024-2025</t>
+  </si>
+  <si>
+    <t>270/BD-I</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1045,54 +1060,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>244.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>103.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>42.27</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1120,87 +1135,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>8.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P9" s="4">
+        <v>19.08</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>340.8</v>
+      </c>
+      <c r="P10" s="8">
+        <v>103.36</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>30.33</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>