--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,177 +92,216 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Lalgola</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>NAMOORAHAR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/18186</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>NAMOORAHAR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000080/2023-2024</t>
+  </si>
+  <si>
+    <t>732/BD-I</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>14/11/2023</t>
+  </si>
+  <si>
+    <t>MASOOM TRADERS</t>
+  </si>
+  <si>
+    <t>NAMOORAHAR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main , OHR (Capacity 150 cum) under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000195/2023-2024</t>
+  </si>
+  <si>
+    <t>746/BD-I</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S. UNIQUE BUILDERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/28</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>RTOR000118/2023-2024</t>
   </si>
   <si>
     <t>304/BD-1/11</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-III under NAMOORAHAR ground water based water supply scheme under Block_ LALGOLA Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>1159/MEDB</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>MASSK ENGINEERING WORKS</t>
   </si>
   <si>
-    <t>NAMOORAHAR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer</t>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at NAMOORAHAR PWSS (2nd TW Site) under Jal Jeevan Mission in Lalgola Block under Berhampore Division-I, P.H.Engineering Dte. in the district of Murshidabad. (01 Nos TW)</t>
+  </si>
+  <si>
+    <t>ORD/000003/2025-2026</t>
+  </si>
+  <si>
+    <t>547/BD-I</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>BHOWMIK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Bored Cast-in-situ_ M30 _ grade 600 mm dia 22.00 m (shaft Length) R.C.C. pile for Construction of OHR at Head Work site of NAMOORAHAR Ground Piped Water Supply Scheme under Jal ivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
-    <t>ORD/000080/2023-2024</t>
-[...55 lines deleted...]
-  <si>
     <t>ORD/000327/2024-2025</t>
   </si>
   <si>
     <t>270/BD-I</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT NAMOORAHAR PH-1</t>
+  </si>
+  <si>
+    <t>BILL/01462/2024-2025</t>
+  </si>
+  <si>
+    <t>453/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -791,494 +830,612 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>16.52</v>
+        <v>34.64</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>6.42</v>
+        <v>244.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>103.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.27</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>10.65</v>
+        <v>16.52</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>34.64</v>
+        <v>720.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>12.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>1.67</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="P7" s="4">
-        <v>244.5</v>
+        <v>6.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>103.36</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>42.27</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>8.99</v>
+        <v>10.65</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>19.08</v>
+        <v>8.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P10" s="4">
+        <v>19.08</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>17.66</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1078.7</v>
+      </c>
+      <c r="P12" s="8">
+        <v>115.41</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>10.7</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>