--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,68 @@
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Kaliagachhi Piped Water Supply Scheme Block Lalgola, District - Murshidabad. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000528/2024-2025</t>
   </si>
   <si>
     <t>314/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>P. K. ENGINEERING</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KALIGACHHI Water Supply Scheme(2nd TW Site) within Lalgola Block under JJM in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000277/2024-2025</t>
+  </si>
+  <si>
+    <t>13/BD-I</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,73 +636,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -964,54 +982,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>61.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>7.29</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1041,87 +1059,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>21.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>8.91</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>147.49</v>
+      </c>
+      <c r="P9" s="8">
+        <v>4.5</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>3.05</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>