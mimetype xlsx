--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,162 +92,177 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Lalgola</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>KALIAGACHHI AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/16789</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>KALIAGACHI PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000082/2023-2024</t>
+  </si>
+  <si>
+    <t>1258/BD-I</t>
+  </si>
+  <si>
+    <t>22/12/2023</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>SATELLITE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>KALIAGACHI PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000271/2023-2024</t>
+  </si>
+  <si>
+    <t>975/BD-I</t>
+  </si>
+  <si>
+    <t>18/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000025/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/22</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000117/2023-2024</t>
   </si>
   <si>
     <t>304/BD-1/10</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
-    <t>KALIAGACHI PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Kaliagachhi Piped Water Supply Scheme Block Lalgola, District - Murshidabad. under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000528/2024-2025</t>
   </si>
   <si>
     <t>314/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>P. K. ENGINEERING</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KALIGACHHI Water Supply Scheme(2nd TW Site) within Lalgola Block under JJM in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000277/2024-2025</t>
   </si>
   <si>
     <t>13/BD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT KALIAGACHI PH-I</t>
+  </si>
+  <si>
+    <t>BILL/01459/2024-2025</t>
+  </si>
+  <si>
+    <t>423/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,70 +651,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -776,263 +791,263 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.36</v>
+        <v>39.24</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.82</v>
+        <v>61.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>7.29</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>39.24</v>
+        <v>13.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>61.78</v>
+        <v>2.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>7.29</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
@@ -1084,125 +1099,184 @@
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>8.91</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>10.43</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>157.92</v>
+      </c>
+      <c r="P10" s="8">
+        <v>4.5</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>2.85</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>