--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,71 +168,50 @@
     <t>05/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>PURBA GOBINDAPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000095/2023-2024</t>
   </si>
   <si>
     <t>217/BD-I</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>SUPTI ENTERPRISE</t>
-  </si>
-[...19 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PURBA GOBINDAPUR and Adjoining Mouzas PWSS (TW-II Site) under JAL JEEVAN MISSION within BHAGWANGOLA-II Block under Berhampore Division-I, P.H.Engineering Dte. (01 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000058/2025-2026</t>
   </si>
   <si>
     <t>770/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>M/S UNIVERSAL TRADING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -639,73 +618,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -863,54 +842,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>298.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>96.39</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>32.28</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -985,221 +964,162 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>40.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>22.25</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>54.36</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>720.23</v>
+        <v>9.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>11.68</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>1.62</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>367.69</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>