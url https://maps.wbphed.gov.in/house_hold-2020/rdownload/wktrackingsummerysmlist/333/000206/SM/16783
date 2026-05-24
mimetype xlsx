--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -842,54 +842,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>298.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>96.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>32.28</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -964,54 +964,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>40.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.25</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>54.36</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1059,54 +1059,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>367.69</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>118.64</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>32.27</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>