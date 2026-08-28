--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,126 +92,147 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Bhagawangola-II</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>PURBA GOBINDAPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/16783</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PURBA GOBINDAPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000095/2023-2024</t>
+  </si>
+  <si>
+    <t>217/BD-I</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>15/08/2023</t>
+  </si>
+  <si>
+    <t>SUPTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>PURBA GOBINDAPUR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main , OHR (Capacity 200 cum) under Jal Jivan Mission of BHAGWANGOLA -II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000246/2023-2024</t>
+  </si>
+  <si>
+    <t>967/BD-I</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>10/11/2026</t>
+  </si>
+  <si>
+    <t>SAMBHUNATH ROY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/33</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>PURBA GOBINDAPUR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main , OHR (Capacity 200 cum) under Jal Jivan Mission of BHAGWANGOLA -II Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...20 lines deleted...]
-    <t>SAMBHUNATH ROY</t>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT PURBA GOBINDAPUR PH-1</t>
   </si>
   <si>
     <t>BILL/00243/2024-2025</t>
   </si>
   <si>
     <t>102/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...19 lines deleted...]
-    <t>SUPTI ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PURBA GOBINDAPUR and Adjoining Mouzas PWSS (TW-II Site) under JAL JEEVAN MISSION within BHAGWANGOLA-II Block under Berhampore Division-I, P.H.Engineering Dte. (01 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000058/2025-2026</t>
   </si>
   <si>
     <t>770/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>M/S UNIVERSAL TRADING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -618,73 +639,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -758,368 +779,427 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>13.12</v>
+        <v>40.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>22.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>54.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>298.57</v>
       </c>
       <c r="Q4" s="4">
         <v>96.39</v>
       </c>
       <c r="R4" s="4">
         <v>32.28</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>6.06</v>
+        <v>13.12</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>40.92</v>
+        <v>720.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>22.25</v>
+        <v>11.68</v>
       </c>
       <c r="R6" s="4">
-        <v>54.36</v>
+        <v>1.62</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>9.01</v>
+        <v>6.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>9.01</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1087.92</v>
+      </c>
+      <c r="P9" s="8">
+        <v>130.32</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>11.98</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>