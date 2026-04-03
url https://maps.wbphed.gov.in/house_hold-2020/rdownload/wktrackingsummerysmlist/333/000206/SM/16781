--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -176,135 +176,93 @@
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>SAMARPITA ENGINEERING</t>
   </si>
   <si>
     <t>DIAR FATHEPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000085/2023-2024</t>
   </si>
   <si>
     <t>205/BD-I</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>11/02/2026</t>
+    <t>12/05/2026</t>
   </si>
   <si>
     <t>ANKITA ENTERPRISE-GOPEJAN(NATHPARA)</t>
   </si>
   <si>
     <t>DIAR FATHEPUR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main , OHR (Capacity 450 cum) under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - A)</t>
   </si>
   <si>
     <t>ORD/000129/2023-2024</t>
   </si>
   <si>
     <t>606/BD-I</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>M/S J.S ENTERPRISE</t>
   </si>
   <si>
     <t>DIAR FATHEPUR PWSS to accommodate FHTC Laying distribution system under Jal Jeevan Mission of Lalgola Block Murshidabad District under Berhampore Division-I, PHE Dte. (Part-B)</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000258/2023-2024</t>
   </si>
   <si>
     <t>973/BD-I</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SWAPAN DAS</t>
-  </si>
-[...40 lines deleted...]
-    <t>11/08/2024</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at DIAR FATEPUR PWSS under Jal Jeevan Mission in Lalgola Block under Berhampore Division - I, P.H.Engineering Dte. in the district of Murshidbad.</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>839/BD-I</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -711,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1116,54 +1074,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>40.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>26.96</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>65.86</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1179,54 +1137,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>362.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>155.37</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>42.81</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1242,284 +1200,162 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>95.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>29.88</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>31.33</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>458.7</v>
+        <v>8.99</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>581.49</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>