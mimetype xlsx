--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1074,54 +1074,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>40.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>26.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>65.86</v>
       </c>
       <c r="S7" s="4">
         <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1137,54 +1137,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>362.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>155.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>42.81</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1200,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>95.38</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>29.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>31.33</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1295,54 +1295,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>581.49</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>212.21</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>36.49</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>