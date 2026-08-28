--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,65 +92,170 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Lalgola</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>DIAR FATEPUR PWSS</t>
   </si>
   <si>
     <t>SM/16781</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>DIAR FATHEPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000085/2023-2024</t>
+  </si>
+  <si>
+    <t>205/BD-I</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>08/08/2026</t>
+  </si>
+  <si>
+    <t>ANKITA ENTERPRISE-GOPEJAN(NATHPARA)</t>
+  </si>
+  <si>
+    <t>DIAR FATHEPUR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main , OHR (Capacity 450 cum) under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - A)</t>
+  </si>
+  <si>
+    <t>ORD/000129/2023-2024</t>
+  </si>
+  <si>
+    <t>606/BD-I</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>27/09/2025</t>
+  </si>
+  <si>
+    <t>M/S J.S ENTERPRISE</t>
+  </si>
+  <si>
+    <t>DIAR FATHEPUR PWSS to accommodate FHTC Laying distribution system under Jal Jeevan Mission of Lalgola Block Murshidabad District under Berhampore Division-I, PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000258/2023-2024</t>
+  </si>
+  <si>
+    <t>973/BD-I</t>
+  </si>
+  <si>
+    <t>18/10/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/32</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>492/CDD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
     <t>RTOR000110/2023-2024</t>
   </si>
   <si>
     <t>304/BD-1/4</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Quotation for WBSEDCL for Diar Fatepur Application No- 3004544437</t>
   </si>
   <si>
     <t>BILL/01171/2023-2024</t>
   </si>
   <si>
     <t>233/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>15/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
@@ -158,114 +263,54 @@
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Newly Sunk Tube Well in connection to Accommodate FHTC at Pump House No.-III under DIAR FATEPUR ground water based water supply scheme under Block_ LALGOLA Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000027/2025-2026</t>
   </si>
   <si>
     <t>1160/MEDB</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>SAMARPITA ENGINEERING</t>
   </si>
   <si>
-    <t>DIAR FATHEPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Lalgola Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...61 lines deleted...]
-  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at DIAR FATEPUR PWSS under Jal Jeevan Mission in Lalgola Block under Berhampore Division - I, P.H.Engineering Dte. in the district of Murshidbad.</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000072/2025-2026</t>
   </si>
   <si>
     <t>839/BD-I</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B.M. ENGINEERING &amp; CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -669,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -809,553 +854,677 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>38.25</v>
+        <v>40.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>26.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>362.92</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>155.37</v>
+      </c>
+      <c r="R4" s="4">
+        <v>42.81</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4.89</v>
+        <v>95.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.88</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.33</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>10.93</v>
+        <v>38.25</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>40.93</v>
+        <v>720.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>26.96</v>
+        <v>12.8</v>
       </c>
       <c r="R7" s="4">
-        <v>65.86</v>
+        <v>1.78</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>362.92</v>
+        <v>458.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>155.37</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>42.81</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="P9" s="4">
-        <v>95.38</v>
+        <v>19.21</v>
       </c>
       <c r="Q9" s="4">
-        <v>29.88</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>31.33</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>8.99</v>
+        <v>4.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10.93</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" s="4">
+        <v>8.99</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1760.42</v>
+      </c>
+      <c r="P13" s="8">
+        <v>225.01</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>12.78</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>