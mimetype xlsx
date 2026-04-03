--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,150 +131,132 @@
   <si>
     <t>1510/BD-I/13</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION MAIYA PH-1</t>
   </si>
   <si>
     <t>BILL/01512/2023-2024</t>
   </si>
   <si>
     <t>396/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of Maia Zone-II Piped water supply scheme to accommodate construction of OHR , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE Dte.</t>
+    <t>Construction of Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of Maia Zone - II PWSS under Jal Jeevan Mission within Lalgola Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
+    <t>ORD/000012/2025-2026</t>
+  </si>
+  <si>
+    <t>599/BD-I</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>21/06/2025</t>
+  </si>
+  <si>
+    <t>SUJAUDDIN SHAIKH</t>
+  </si>
+  <si>
+    <t>Construction of Pump House Cum Chlorine Room with boundary wall at 3rd Tube Well Site of Maia Zone-II PWSS under Jal Jeevan Mission within Lalgola Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2024-2025</t>
+  </si>
+  <si>
+    <t>441/BD-I</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>19/05/2025</t>
+  </si>
+  <si>
+    <t>SHIBAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for MAIA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>47/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>MAYA ZONE-II PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
     <t>JE</t>
   </si>
   <si>
-    <t>ORD/000127/2023-2024</t>
-[...89 lines deleted...]
-    <t>SHIBAM ENTERPRISE</t>
+    <t>ORD/000453/2023-2024</t>
+  </si>
+  <si>
+    <t>456/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>DHRITIPALI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -975,359 +957,302 @@
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>364.59</v>
+        <v>18.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>117.99</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>32.36</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>458.7</v>
+        <v>19</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.29</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>720.23</v>
+        <v>2.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>14.72</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>18.99</v>
+        <v>21.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>102.64</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>