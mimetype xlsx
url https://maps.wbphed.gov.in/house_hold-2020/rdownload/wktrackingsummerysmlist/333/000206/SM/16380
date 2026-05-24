--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,68 @@
     <t>05/05/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>MAYA ZONE-II PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000453/2023-2024</t>
   </si>
   <si>
     <t>456/BD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
+  </si>
+  <si>
+    <t>Construction Pump House Cum Chlorine Room at Head Work site of Maia Zone -II Water Supply Scheme , under Jal Jevan Mission of Lalgola Block of Murshidabad District under Berhampore Division -I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000275/2024-2025</t>
+  </si>
+  <si>
+    <t>07/BD-I</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>20/02/2025</t>
+  </si>
+  <si>
+    <t>BARUN DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1097,54 +1115,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>2.49</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1172,87 +1190,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>21.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>8.11</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>110.75</v>
+      </c>
+      <c r="P11" s="8">
+        <v>2.49</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>2.24</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>