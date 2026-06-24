--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,122 @@
     <t>15/03/2024</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
   </si>
   <si>
     <t>Construction Pump House Cum Chlorine Room at Head Work site of Maia Zone -II Water Supply Scheme , under Jal Jevan Mission of Lalgola Block of Murshidabad District under Berhampore Division -I, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000275/2024-2025</t>
   </si>
   <si>
     <t>07/BD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>BARUN DUTTA</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT MAYA Z-II P-II</t>
+  </si>
+  <si>
+    <t>BILL/01458/2024-2025</t>
+  </si>
+  <si>
+    <t>425/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>Augmentation of Maia Zone-II Piped water supply scheme to accommodate construction of OHR , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000127/2023-2024</t>
+  </si>
+  <si>
+    <t>540/BD-I</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>27/12/2026</t>
+  </si>
+  <si>
+    <t>MD SAJAHAN ALI</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>492/CDD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,73 +735,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1251,87 +1323,323 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>8.11</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.01</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>364.59</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>117.99</v>
+      </c>
+      <c r="R12" s="4">
+        <v>32.36</v>
+      </c>
+      <c r="S12" s="4">
+        <v>35</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>720.23</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>14.72</v>
+      </c>
+      <c r="R13" s="4">
+        <v>2.04</v>
+      </c>
+      <c r="S13" s="4">
+        <v>20</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P14" s="4">
+        <v>458.7</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>13.29</v>
+      </c>
+      <c r="R14" s="4">
+        <v>2.9</v>
+      </c>
+      <c r="S14" s="4">
+        <v>10</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1658.28</v>
+      </c>
+      <c r="P15" s="8">
+        <v>148.48</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>8.95</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>