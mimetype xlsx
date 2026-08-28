--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Maia Zone- II Block - Lalgola, Dist- Murshidabad.</t>
   </si>
   <si>
     <t>SM/16380</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Maia Zone-II Piped water supply scheme to accommodate construction of OHR , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000127/2023-2024</t>
+  </si>
+  <si>
+    <t>540/BD-I</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>27/12/2026</t>
+  </si>
+  <si>
+    <t>MD SAJAHAN ALI</t>
+  </si>
+  <si>
+    <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for MAIA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000006/2023-2024</t>
+  </si>
+  <si>
+    <t>47/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Big diameter Tube-Well by Deployment of Suitable capacity Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different District for Different Water Supply Schemes Including Procurement &amp; Installation Pumping machinery with All Allied accessories at the Above Constructed Tube - Wells under JJM Program throughout the State of West Bengal. (2nd call of NIET 25 of 2022-23).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000022/2024-2025</t>
+  </si>
+  <si>
+    <t>492/CDD</t>
+  </si>
+  <si>
+    <t>23/07/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>MAYA ZONE-II PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000453/2023-2024</t>
+  </si>
+  <si>
+    <t>456/BD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>DHRITIPALI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000078/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/19</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2024-2025</t>
   </si>
   <si>
     <t>1510/BD-I/13</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION MAIYA PH-1</t>
   </si>
   <si>
     <t>BILL/01512/2023-2024</t>
   </si>
   <si>
     <t>396/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of Maia Zone - II PWSS under Jal Jeevan Mission within Lalgola Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>599/BD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>SUJAUDDIN SHAIKH</t>
   </si>
   <si>
     <t>Construction of Pump House Cum Chlorine Room with boundary wall at 3rd Tube Well Site of Maia Zone-II PWSS under Jal Jeevan Mission within Lalgola Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>441/BD-I</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>SHIBAM ENTERPRISE</t>
   </si>
   <si>
-    <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for MAIA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction Pump House Cum Chlorine Room at Head Work site of Maia Zone -II Water Supply Scheme , under Jal Jevan Mission of Lalgola Block of Murshidabad District under Berhampore Division -I, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000275/2024-2025</t>
   </si>
   <si>
     <t>07/BD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>BARUN DUTTA</t>
   </si>
   <si>
     <t>NEW CONNECTION AT MAYA Z-II P-II</t>
   </si>
   <si>
     <t>BILL/01458/2024-2025</t>
   </si>
   <si>
     <t>425/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>18/03/2025</t>
-  </si>
-[...58 lines deleted...]
-    <t>23/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,729 +873,729 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.75</v>
+        <v>364.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>117.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>32.36</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>7.2</v>
+        <v>2.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.31</v>
+        <v>720.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>2.04</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>18.99</v>
+        <v>458.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.29</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>19</v>
+        <v>21.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>2.49</v>
+        <v>23.75</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.49</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>21.91</v>
+        <v>7.2</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>8.11</v>
+        <v>9.31</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>38</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>4.01</v>
+        <v>18.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>364.59</v>
+        <v>19</v>
       </c>
       <c r="Q12" s="4">
-        <v>117.99</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>32.36</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>720.23</v>
+        <v>8.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>14.72</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>83</v>
+        <v>69</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="P14" s="4">
-        <v>458.7</v>
+        <v>4.01</v>
       </c>
       <c r="Q14" s="4">
-        <v>13.29</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>2.9</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1658.28</v>