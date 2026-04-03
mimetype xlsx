--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -179,51 +179,51 @@
   <si>
     <t>1415/CDD</t>
   </si>
   <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>KATALIA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main, under Jal Jivan Mission of BERHAMPORE Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>ORD/000160/2023-2024</t>
   </si>
   <si>
     <t>685/BD-I</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>27/12/2025</t>
+    <t>27/08/2026</t>
   </si>
   <si>
     <t>C.X.CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
     <t>Planning,Design,Investigation,Construction,Erection,Installation,Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) along with 5 (Five) years Operation &amp; Maintenance after successful completion of 3 (three) months Trial Run of "Katalia" ground water supply scheme in Berhampore Block, under Berhampore Division-I, P.H.E Dte. (Capacity-36 Cum/hr.) Type-4- Partial Gravity System with Pressure Filter and Pressurized Upflow Polishing Unit</t>
   </si>
   <si>
     <t>ORD/000037/2024-2025</t>
   </si>
   <si>
     <t>1000/BD-I</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>ACQUA CONSTRUCTION CONSORTIUM</t>
   </si>
   <si>
     <t>Total</t>
   </si>