--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -140,111 +140,120 @@
   <si>
     <t>KATALIA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of BERHAMPORE Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000103/2023-2024</t>
   </si>
   <si>
     <t>221/BD-I</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>28/09/2025</t>
   </si>
   <si>
     <t>NURUL HASAN BISWAS</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...5 lines deleted...]
-    <t>Assistant Engineer,Driller In Charge</t>
+    <t>KATALIA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main, under Jal Jivan Mission of BERHAMPORE Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2023-2024</t>
+  </si>
+  <si>
+    <t>685/BD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>C.X.CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>Planning,Design,Investigation,Construction,Erection,Installation,Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) along with 5 (Five) years Operation &amp; Maintenance after successful completion of 3 (three) months Trial Run of "Katalia" ground water supply scheme in Berhampore Block, under Berhampore Division-I, P.H.E Dte. (Capacity-36 Cum/hr.) Type-4- Partial Gravity System with Pressure Filter and Pressurized Upflow Polishing Unit</t>
+  </si>
+  <si>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>1000/BD-I</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>ACQUA CONSTRUCTION CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KATALIA Water Supply Scheme(TW-II) within Berhampore Block under JJM in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000001/2023-2024</t>
-[...47 lines deleted...]
-    <t>ACQUA CONSTRUCTION CONSORTIUM</t>
+    <t>ORD/000283/2024-2025</t>
+  </si>
+  <si>
+    <t>15/BD-I</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SARKAR WATER SUPPLY AGENCY</t>
+  </si>
+  <si>
+    <t>Bored Cast-in-situ_ M30 _ grade 500 mm dia. R.C.C. pile for Construction of OHR at Head Work site of KATALIA Ground Piped Water Supply Scheme under Jal Jeevan Mission within Berhampore Block under Berhampore Division-I, PHE.Dte. in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000329/2024-2025</t>
+  </si>
+  <si>
+    <t>278/BD-I</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -940,264 +949,327 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>21339.76</v>
+        <v>259.02</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="S6" s="4">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>259.02</v>
+        <v>147.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>147.9</v>
+        <v>9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P9" s="4">
+        <v>30.71</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>523.23</v>
+      </c>
+      <c r="P10" s="8">
+        <v>13.63</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>2.6</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>