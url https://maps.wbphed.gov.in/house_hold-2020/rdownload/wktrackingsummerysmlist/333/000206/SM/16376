--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,92 @@
     <t>15/BD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SARKAR WATER SUPPLY AGENCY</t>
   </si>
   <si>
     <t>Bored Cast-in-situ_ M30 _ grade 500 mm dia. R.C.C. pile for Construction of OHR at Head Work site of KATALIA Ground Piped Water Supply Scheme under Jal Jeevan Mission within Berhampore Block under Berhampore Division-I, PHE.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000329/2024-2025</t>
   </si>
   <si>
     <t>278/BD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT KANTHALIYA PH-I</t>
+  </si>
+  <si>
+    <t>BILL/01452/2024-2025</t>
+  </si>
+  <si>
+    <t>420/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,70 +684,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1189,87 +1231,209 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P9" s="4">
         <v>30.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>8.3</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>16.87</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0.08</v>
+      </c>
+      <c r="S11" s="4">
+        <v>11</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>21871.29</v>
+      </c>
+      <c r="P12" s="8">
+        <v>30.5</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.14</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>