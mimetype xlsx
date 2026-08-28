--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -92,210 +92,210 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>KATALIA AND ADJOINING MOUJAS PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/16376</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>KATALIA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of BERHAMPORE Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>221/BD-I</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>28/09/2025</t>
+  </si>
+  <si>
+    <t>NURUL HASAN BISWAS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>KATALIA PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main, under Jal Jivan Mission of BERHAMPORE Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2023-2024</t>
+  </si>
+  <si>
+    <t>685/BD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>C.X.CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000026/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/20</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Planning,Design,Investigation,Construction,Erection,Installation,Completion testing and Commissioning in all respect of entire units of Arsenic cum Iron Removal Plant (AIRP) of different capacities capable of removing arsenic &amp; Iron Present in Ground Water in different concentration to acceptable limit as per latest BIS Code on basis of departmental process drawing (MODIFIED SUJAPUR SADIPUR) along with 5 (Five) years Operation &amp; Maintenance after successful completion of 3 (three) months Trial Run of "Katalia" ground water supply scheme in Berhampore Block, under Berhampore Division-I, P.H.E Dte. (Capacity-36 Cum/hr.) Type-4- Partial Gravity System with Pressure Filter and Pressurized Upflow Polishing Unit</t>
+  </si>
+  <si>
+    <t>ORD/000037/2024-2025</t>
+  </si>
+  <si>
+    <t>1000/BD-I</t>
+  </si>
+  <si>
+    <t>20/06/2024</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>ACQUA CONSTRUCTION CONSORTIUM</t>
+  </si>
+  <si>
     <t>RTOR000026/2024-2025</t>
   </si>
   <si>
     <t>2096/BD-I/7</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
-    <t>KATALIA PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of BERHAMPORE Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...58 lines deleted...]
-  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at KATALIA Water Supply Scheme(TW-II) within Berhampore Block under JJM in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000283/2024-2025</t>
   </si>
   <si>
     <t>15/BD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>SARKAR WATER SUPPLY AGENCY</t>
   </si>
   <si>
     <t>Bored Cast-in-situ_ M30 _ grade 500 mm dia. R.C.C. pile for Construction of OHR at Head Work site of KATALIA Ground Piped Water Supply Scheme under Jal Jeevan Mission within Berhampore Block under Berhampore Division-I, PHE.Dte. in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000329/2024-2025</t>
   </si>
   <si>
     <t>278/BD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT KANTHALIYA PH-I</t>
   </si>
   <si>
     <t>BILL/01452/2024-2025</t>
   </si>
   <si>
     <t>420/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...22 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,603 +824,605 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.38</v>
+        <v>52.76</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>8.46</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.68</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>52.76</v>
+        <v>259.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="S5" s="4">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>259.02</v>
+        <v>15.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.63</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>5.26</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>147.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>9</v>
+        <v>8.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>30.71</v>
+        <v>9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>66</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="P10" s="4">
-        <v>8.3</v>
+        <v>30.71</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>21339.76</v>
+        <v>8.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.87</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>21871.29</v>
       </c>
       <c r="P12" s="8">
-        <v>30.5</v>
+        <v>25.31</v>
       </c>
       <c r="Q12" s="8">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>