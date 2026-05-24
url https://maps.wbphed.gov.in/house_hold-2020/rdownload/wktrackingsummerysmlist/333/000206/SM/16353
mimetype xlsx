--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -1163,54 +1163,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>534.97</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>287.74</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>53.79</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1342,54 +1342,54 @@
       <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>2.67</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1403,54 +1403,54 @@
       <c r="I12" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>8.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>78.61</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1464,88 +1464,88 @@
       <c r="I13" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P13" s="4">
         <v>34.71</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>29.87</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>86.07</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>708.9</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>326.58</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>46.07</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>