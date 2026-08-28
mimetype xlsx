--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -77,87 +77,168 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF GROUND WATER BASED KOASBAGOAS PWSS RANINAGAR -I BLOCK WITHIN MURSHIDABAD DISTRICT UNDER BERHAMPORE DIVISION -I , PHE DTE.</t>
+  </si>
+  <si>
+    <t>SM/16353</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Augmentation of Koasbagoas Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant (AIRP), pump house and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Raninagar-I Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000023/2023-2024</t>
+  </si>
+  <si>
+    <t>375/BD-I</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>27/06/2025</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>AUGMENTATION OF GROUND WATER BASED KOASBAGOAS PWSS RANINAGAR -I BLOCK WITHIN MURSHIDABAD DISTRICT UNDER BERHAMPORE DIVISION -I , PHE DTE.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I ,II &amp; III under KOASBAGOAS ground water based water supply scheme under Block_ Raninagar-I Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000059/2023-2024</t>
   </si>
   <si>
     <t>3762/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>A.G. ENTERPRISE</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for KASBAGOAS Water Supply Scheme of RANINAGAR-I Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000269/2022-2023</t>
+  </si>
+  <si>
+    <t>1692/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (250 Cum) of Ground Water Based Supply Scheme for Kasbagoas of Raninagar-I block under Berhampore Division-I PHEDte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000261/2023-2024</t>
+  </si>
+  <si>
+    <t>1030/BD-I</t>
+  </si>
+  <si>
+    <t>01/11/2023</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>M/S. MONDAL ENTERPRISE 12/6/1, OLD POLICE LINE ROAD, GORABAZAR</t>
+  </si>
+  <si>
+    <t>Sinking of 300mm x 200 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Kasbagoas Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.(For 3 nos. Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000316/2023-2024</t>
+  </si>
+  <si>
+    <t>1146/BD-I</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>03/01/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>194/BD-I/3</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Meter shifting kasba goas pwss</t>
   </si>
   <si>
     <t>BILL/01596/2023-2024</t>
   </si>
   <si>
     <t>416/WBSEDCL-JJM</t>
   </si>
@@ -167,162 +248,81 @@
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>NEW CONNECTION KASBAGOAS Z-I PH-I</t>
   </si>
   <si>
     <t>BILL/01629/2023-2024</t>
   </si>
   <si>
     <t>480/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION KASBAGOAS Z-I PH-II</t>
   </si>
   <si>
     <t>BILL/01627/2023-2024</t>
   </si>
   <si>
     <t>479/WBSEDCL-JJM</t>
   </si>
   <si>
-    <t>Augmentation of Koasbagoas Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant (AIRP), pump house and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Raninagar-I Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of KASBAGOAS ZONE-II PWSS under Jal Jeevan Mission within Raninagar -I Block under Berhampore Division-I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000083/2025-2026</t>
   </si>
   <si>
     <t>875/BD-I</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>30/08/2025</t>
   </si>
   <si>
     <t>TAIMUR SK</t>
   </si>
   <si>
     <t>Construction Pump House Cum Chlorine Room at KASBAGOAS Water Supply Scheme under Jal Jevan Mission within Raninagar-I Block under Berhampore Division -I, PHE.Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000325/2024-2025</t>
   </si>
   <si>
     <t>272/BD-I</t>
   </si>
   <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>12/04/2025</t>
-  </si>
-[...55 lines deleted...]
-    <t>03/01/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,650 +871,650 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>35.21</v>
+        <v>534.97</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>287.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>55.6</v>
+        <v>35.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>0.28</v>
+        <v>2.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>10.02</v>
+        <v>8.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>78.61</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>3.43</v>
+        <v>34.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>29.87</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.07</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>534.97</v>
+        <v>55.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>287.74</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>53.79</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>16.51</v>
+        <v>0.28</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>7.5</v>
+        <v>10.02</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.67</v>
+        <v>3.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.67</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>8.01</v>
+        <v>16.51</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.3</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>78.61</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>34.71</v>
+        <v>7.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>29.87</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>86.07</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>708.9</v>