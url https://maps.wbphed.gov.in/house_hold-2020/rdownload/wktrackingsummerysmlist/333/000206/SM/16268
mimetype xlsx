--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -104,72 +104,72 @@
   <si>
     <t>Procurement computers and peripherals for 3 Water Testing Laboratories, Divisional office and sub divisional office under Berhampore Division-I. P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>SM/16268</t>
   </si>
   <si>
     <t>Support-MIS</t>
   </si>
   <si>
     <t>Purchase HP INTEL i5 12600 16GB /1000 GB HDD/Windows 11 Professional for the office of the Executive Engineer, Berhampore Divsion-I, PHE Dte</t>
   </si>
   <si>
     <t>BILL/00239/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-153</t>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>IONET</t>
   </si>
   <si>
+    <t>Supply Canon IR C3226 SL No.32V 07047 DADF BA1 SL nO.4TU 60971 for the office of the Executive Engineer, Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00133/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-91</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
     <t>PURCHASE VOLTRIQ SMART TELEVISION TV 50 INCH ULTRA HD FOR THE OFFICE OF THE EXECUTIVE ENGINEER, BERHAMPORE DIVISION-I PHE DTE</t>
   </si>
   <si>
     <t>BILL/00238/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-152</t>
   </si>
   <si>
     <t>NEXUS ENTERPRISE</t>
-  </si>
-[...10 lines deleted...]
-    <t>08/08/2023</t>
   </si>
   <si>
     <t>Supply 4 nos. HP AMD Ryzen 5.14 inch Laptop (Windows Professional) Model HP 445 G9 RS 5625U Win11P 8512SSD35 wifi 14"FHD for the office of the Executive Engineer, Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00132/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-90</t>
   </si>
   <si>
     <t>Supply 5 nos. HP Intel Core IS 12400 8GB/1000 GB HDD/ Windows 11 Home Model HP 280 G9SF is 12400 Win11H 8512SSD13 21.5 for the office of the Executive Engineer, Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00134/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-92</t>
   </si>
   <si>
     <t>EASY DAY ENTERPRISE</t>
   </si>
   <si>
     <t>Procurement of 03 no hp Intel Core i5 12400 8 GB/ 0 GB HDD/ Windows 11 Professional.</t>
   </si>
@@ -828,168 +828,168 @@
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>0.38</v>
+        <v>2.87</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.87</v>
+        <v>0.38</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P6" s="4">
         <v>3.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
@@ -999,54 +999,54 @@
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>4.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>