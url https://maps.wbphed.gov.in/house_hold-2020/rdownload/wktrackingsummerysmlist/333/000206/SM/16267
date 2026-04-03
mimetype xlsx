--- v0 (2025-12-07)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -74,54 +74,216 @@
   <si>
     <t>WO Number</t>
   </si>
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
+    <t>MURSHIDABAD</t>
+  </si>
+  <si>
+    <t>Bhagawangola-I</t>
+  </si>
+  <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>PURBA KASIPUR AND ADJOINING MOUJAS Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/16267</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000003/2023-2024</t>
+  </si>
+  <si>
+    <t>61/BD-1/4</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT PURBA KASHIPUR PH-I</t>
+  </si>
+  <si>
+    <t>BILL/00242/2024-2025</t>
+  </si>
+  <si>
+    <t>104/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Purba Kasipur and adjoining mouzas piped Water Supply Scheme Dist- Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000019/2025-2026</t>
+  </si>
+  <si>
+    <t>1145/MEDB</t>
+  </si>
+  <si>
+    <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>14/08/2025</t>
+  </si>
+  <si>
+    <t>MONI ELECTRICAL WORKS</t>
+  </si>
+  <si>
+    <t>PURBA KASHIPUR PWSS to accommodate FHTC, Laying Distribution System under Jal Jeevan Mission of BHAGWANGOLA - I Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000292/2022-2023</t>
+  </si>
+  <si>
+    <t>1823/BD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>MARUTI CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>PURBA KASIPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Bhagwangola-I Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000088/2023-2024</t>
+  </si>
+  <si>
+    <t>210/BD-I</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>PURBA KASHIPUR PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main, under Jal Jivan Mission of BHAGWANGOLA - I Block, Murshidabad District under Berhampore Division-I, PHE Dte. (PART - A)</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000116/2023-2024</t>
+  </si>
+  <si>
+    <t>407/BD-I</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SANKAR KUMAR BISWAS</t>
+  </si>
+  <si>
+    <t>Balance work of distribution pipe line under Jal Jeevan Mission for Purba Kashipur Piped Water Supply scheme under Berhampore Division - I , P.H.Engg Dte. In the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2024-2025</t>
+  </si>
+  <si>
+    <t>1207/BD-I</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>Construction Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of PURBA KASHIPUR PWSS under Jal Jeevan Mission within Bhagwangola-I Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>625/BD-I</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>SHIV SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Total</t>
-  </si>
-[...1 lines deleted...]
-    <t>NAN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -154,79 +316,91 @@
         <fgColor rgb="FFddd9c3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="15">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -495,203 +669,697 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W3"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="10.568848" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
-    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="9.283447" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="E2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="M2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="N2" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="O2" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="P2" s="4" t="s">
+      <c r="P2" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="Q2" s="4" t="s">
+      <c r="Q2" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="R2" s="4" t="s">
+      <c r="R2" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="S2" s="4" t="s">
+      <c r="S2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" s="5" t="s">
+      <c r="A3" s="3">
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="5"/>
-[...18 lines deleted...]
-      <c r="Q3" s="6" t="s">
+      <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="R3" s="6"/>
-      <c r="S3" s="6"/>
+      <c r="D3" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="4">
+        <v>9.47</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>0</v>
+      </c>
+      <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
+        <v>0</v>
+      </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
+    <row r="4" spans="1:23">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="4">
+        <v>5.84</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>0</v>
+      </c>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>22.95</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>112.84</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>85</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P7" s="4">
+        <v>53.43</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>70</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>290.34</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>40</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P9" s="4">
+        <v>42.9</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>85</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>18.82</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>80</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>556.59</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>