--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,68 @@
     <t>ORD/000069/2024-2025</t>
   </si>
   <si>
     <t>1207/BD-I</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>Construction Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of PURBA KASHIPUR PWSS under Jal Jeevan Mission within Bhagwangola-I Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>625/BD-I</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>SHIV SHAKTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PURBA KASHIPUR Water Supply Scheme(2nd TW site) within Bhagwangola-I Block under JJM in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2024-2025</t>
+  </si>
+  <si>
+    <t>102/BD-I</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>20/07/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1015,54 +1033,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>112.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>49.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>44.21</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1141,54 +1159,54 @@
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>290.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>105.33</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>36.28</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1279,87 +1297,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>18.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.93</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>565.52</v>
+      </c>
+      <c r="P12" s="8">
+        <v>155.21</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>27.45</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>