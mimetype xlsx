--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,71 @@
     <t>24/04/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>SHIV SHAKTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PURBA KASHIPUR Water Supply Scheme(2nd TW site) within Bhagwangola-I Block under JJM in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2024-2025</t>
   </si>
   <si>
     <t>102/BD-I</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>20/07/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,73 +708,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1360,87 +1381,146 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>8.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>720.23</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>13.21</v>
+      </c>
+      <c r="R12" s="4">
+        <v>1.83</v>
+      </c>
+      <c r="S12" s="4">
+        <v>20</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1285.76</v>
+      </c>
+      <c r="P13" s="8">
+        <v>168.43</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>13.1</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>