--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -92,234 +92,234 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Bhagawangola-I</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>PURBA KASIPUR AND ADJOINING MOUJAS Piped Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/16267</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>PURBA KASHIPUR PWSS to accommodate FHTC, Laying Distribution System under Jal Jeevan Mission of BHAGWANGOLA - I Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000292/2022-2023</t>
+  </si>
+  <si>
+    <t>1823/BD-I</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>MARUTI CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
+    <t>PURBA KASIPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jeevan Mission of Bhagwangola-I Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000088/2023-2024</t>
+  </si>
+  <si>
+    <t>210/BD-I</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>PURBA KASHIPUR PWSS to accommodate FHTC, OHR, Laying Distribution System, Rising Main, under Jal Jivan Mission of BHAGWANGOLA - I Block, Murshidabad District under Berhampore Division-I, PHE Dte. (PART - A)</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000116/2023-2024</t>
+  </si>
+  <si>
+    <t>407/BD-I</t>
+  </si>
+  <si>
+    <t>06/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SANKAR KUMAR BISWAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/4</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Balance work of distribution pipe line under Jal Jeevan Mission for Purba Kashipur Piped Water Supply scheme under Berhampore Division - I , P.H.Engg Dte. In the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000069/2024-2025</t>
+  </si>
+  <si>
+    <t>1207/BD-I</t>
+  </si>
+  <si>
+    <t>26/07/2024</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>NEW CONNECTION AT PURBA KASHIPUR PH-I</t>
   </si>
   <si>
     <t>BILL/00242/2024-2025</t>
   </si>
   <si>
     <t>104/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Purba Kasipur and adjoining mouzas piped Water Supply Scheme Dist- Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>1145/MEDB</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>MONI ELECTRICAL WORKS</t>
   </si>
   <si>
-    <t>PURBA KASHIPUR PWSS to accommodate FHTC, Laying Distribution System under Jal Jeevan Mission of BHAGWANGOLA - I Block, Murshidabad District under Berhampore Division-I, PHE.Dte. (PART - B)</t>
-[...73 lines deleted...]
-  <si>
     <t>Construction Pump House Cum Chlorine Room with boundary wall at 2nd Tube Well Site of PURBA KASHIPUR PWSS under Jal Jeevan Mission within Bhagwangola-I Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>625/BD-I</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>SHIV SHAKTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at PURBA KASHIPUR Water Supply Scheme(2nd TW site) within Bhagwangola-I Block under JJM in connection with Augmentation work under Berhampore Division-I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000296/2024-2025</t>
   </si>
   <si>
     <t>102/BD-I</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>20/07/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
-  </si>
-[...19 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -848,635 +848,635 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.47</v>
+        <v>112.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>49.88</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>44.21</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>5.84</v>
+        <v>53.43</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="4">
+        <v>290.34</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>105.33</v>
+      </c>
+      <c r="R5" s="4">
+        <v>36.28</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>112.84</v>
+        <v>9.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>49.88</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>44.21</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>53.43</v>
+        <v>720.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>290.34</v>
+        <v>42.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>105.33</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>36.28</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>42.9</v>
+        <v>5.84</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>18.82</v>
+        <v>22.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>18.82</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>720.23</v>
+        <v>8.93</v>
       </c>
       <c r="Q12" s="4">
-        <v>13.21</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>1.83</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1285.76</v>