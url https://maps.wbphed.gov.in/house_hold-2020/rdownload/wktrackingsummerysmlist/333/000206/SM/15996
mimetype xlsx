--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -170,51 +170,51 @@
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>BELIA SYAMPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-I Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000092/2023-2024</t>
   </si>
   <si>
     <t>214/BD-I</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
-    <t>01/02/2026</t>
+    <t>02/05/2026</t>
   </si>
   <si>
     <t>MONDAL ENTERPRISE VILL-KALIKAHARA, P.O.-FARIDPUR</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Belia Shyampur Pipe Water Supply Scheme Block - Bhagwangola-I District - Murshidabad Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000534/2024-2025</t>
   </si>
   <si>
     <t>320/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>SUNIL RABIDAS</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BELIA SHYAMPUR and Adjoining Mouzas PWSS (TW-I &amp; II Site) under JAL JEEVAN MISSION within BHAGWANGOLA-I Block under Berhampore Division-I, P.H.Engineering Dte. (02 Nos TW)</t>
   </si>
@@ -990,54 +990,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>40.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.26</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>32.5</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1148,54 +1148,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>181.99</v>
       </c>
       <c r="P9" s="8">
-        <v>13.26</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="8">
-        <v>7.29</v>
+        <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>