--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -990,54 +990,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>40.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>32.5</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1148,54 +1148,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>181.99</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>13.26</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>7.29</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>