--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,56 +92,77 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Bhagawangola-I</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>BELIA SYAMPUR AND ADJOINING MOUJAS PWSS</t>
   </si>
   <si>
     <t>SM/15996</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>BELIA SYAMPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-I Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>214/BD-I</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE VILL-KALIKAHARA, P.O.-FARIDPUR</t>
+  </si>
+  <si>
     <t>BELIA SYAMPUR PWSS to accommodate FHTC, Laying Distribution System, Laying Rising main under Jal Jeevan Mission of BHAGWANGOLA - I Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000132/2023-2024</t>
   </si>
   <si>
     <t>611/BD-I</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>ROY CONSTRUCTION (AVIJIT ROY)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000033/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/17</t>
   </si>
   <si>
     <t>27/04/2023</t>
@@ -155,105 +176,99 @@
   <si>
     <t>Installation of two tank chlorination system and Supply delivery and erection of Scheme Name Board , Safety items at Different Ground based PWSS under Berhampore, Bhagawangola I and II, Domkal, Samserganj, Suti I and II block Under District Murshidabad under MEDB PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000051/2025-2026</t>
   </si>
   <si>
     <t>45/2/MEDB</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
-    <t>BELIA SYAMPUR PWSS to accommodate construction of Pump House Cum Chlorine Room, boundary wall and service road, under Jal Jivan Mission of Bhagwangola-I Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Belia Shyampur Pipe Water Supply Scheme Block - Bhagwangola-I District - Murshidabad Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000534/2024-2025</t>
   </si>
   <si>
     <t>320/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>SUNIL RABIDAS</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at BELIA SHYAMPUR and Adjoining Mouzas PWSS (TW-I &amp; II Site) under JAL JEEVAN MISSION within BHAGWANGOLA-I Block under Berhampore Division-I, P.H.Engineering Dte. (02 Nos TW)</t>
   </si>
   <si>
     <t>ORD/000082/2025-2026</t>
   </si>
   <si>
     <t>849/BD-I</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT BELIA SHYAMPUR PH-I</t>
+  </si>
+  <si>
+    <t>BILL/01456/2024-2025</t>
+  </si>
+  <si>
+    <t>426/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,70 +657,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -785,298 +800,298 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>69</v>
+        <v>40.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>32.5</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>11.74</v>
+        <v>69</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>21.32</v>
+        <v>11.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>40.8</v>
+        <v>21.32</v>
       </c>
       <c r="Q6" s="4">
-        <v>13.26</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>32.5</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>21.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
@@ -1128,87 +1143,146 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>17.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.97</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>185.95</v>
+      </c>
+      <c r="P10" s="8">
+        <v>13.26</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>7.13</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>