--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -173,51 +173,51 @@
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Augmentation of Gaukhana Piped water supply scheme to accommodate construction of OHR ,Arsenic cum Iron Removal Plant( AIRP) and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000153/2023-2024</t>
   </si>
   <si>
     <t>680/BD-I</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>01/01/2026</t>
   </si>
   <si>
     <t>ARABINDA GHOSH</t>
   </si>
   <si>
     <t>GAUKHANA PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000428/2023-2024</t>
   </si>
   <si>
     <t>328/BD-I</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>SANTA TRADING</t>
   </si>
@@ -889,54 +889,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>9.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>82.84</v>
       </c>
       <c r="S3" s="4">
         <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1302,54 +1302,54 @@
       <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>2.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1363,54 +1363,54 @@
       <c r="I11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>2.25</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1424,54 +1424,54 @@
       <c r="I12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>8.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.93</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>88.91</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1485,88 +1485,88 @@
       <c r="I13" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
         <v>6.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.03</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>438.12</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>6.39</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>