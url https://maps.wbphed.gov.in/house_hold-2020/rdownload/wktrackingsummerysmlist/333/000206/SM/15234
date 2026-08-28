--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -116,228 +116,228 @@
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000283/2023-2024</t>
   </si>
   <si>
     <t>3785/MEDB</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>DAS ENTERPRISE (CHOA)</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
+    <t>Augmentation of Gaukhana Piped water supply scheme to accommodate construction of OHR ,Arsenic cum Iron Removal Plant( AIRP) and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000153/2023-2024</t>
+  </si>
+  <si>
+    <t>680/BD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>ARABINDA GHOSH</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for GOUKHANA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000258/2022-2023</t>
+  </si>
+  <si>
+    <t>1681/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Gaukhana Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000033/2023-2024</t>
+  </si>
+  <si>
+    <t>125/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>11/06/2023</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Gaukhana ground Water Supply Scheme under Berhampore Division-I, PHE Dte. (Block-Lalgola)</t>
+  </si>
+  <si>
+    <t>JE_RAJIB BISWAS</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>60/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>SAIF TRADERS</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (90.8 Cum) of Ground Water Based Supply Scheme for Gaukhana of Lalgola block under Berhampore Division-I PHEDte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000265/2023-2024</t>
+  </si>
+  <si>
+    <t>987/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>KAKALI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>GAUKHANA PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000428/2023-2024</t>
+  </si>
+  <si>
+    <t>328/BD-I</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
+  </si>
+  <si>
+    <t>SANTA TRADING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000071/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/12</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2024-2025</t>
   </si>
   <si>
     <t>1510/BD-I/5</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>NEW CONNECTION AT GAUKHANA PH-I</t>
   </si>
   <si>
     <t>BILL/00521/2024-2025</t>
   </si>
   <si>
     <t>170/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>31/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of Gaukhana Piped water supply scheme to accommodate construction of OHR ,Arsenic cum Iron Removal Plant( AIRP) and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
-[...43 lines deleted...]
-  <si>
     <t>Improvement of existing AIRP(Gober Danga Model) (Capacity-21.0 Cum/ Hr.) of GAUKHANA Water supply Scheme under Jal Jeevan Mission within Lalgola block under Berhampore Division-I, P.H.E Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000068/2025-2026</t>
   </si>
   <si>
     <t>721/BD-I</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>MS GUNGUN CONSTRUCTION</t>
-  </si>
-[...76 lines deleted...]
-    <t>KAKALI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -925,617 +925,617 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>36.3</v>
+        <v>317.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.44</v>
+        <v>2.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>6.98</v>
+        <v>8.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.91</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>317.21</v>
+        <v>2.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.4</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>22.94</v>
+        <v>6.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.03</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>20.25</v>
+        <v>22.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>2.46</v>
+        <v>36.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.48</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.25</v>
+        <v>3.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.21</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.4</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>8.92</v>
+        <v>6.98</v>
       </c>
       <c r="Q12" s="4">
-        <v>7.93</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>88.91</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>6.11</v>
+        <v>20.25</v>
       </c>
       <c r="Q13" s="4">
-        <v>6.05</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.03</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>438.12</v>