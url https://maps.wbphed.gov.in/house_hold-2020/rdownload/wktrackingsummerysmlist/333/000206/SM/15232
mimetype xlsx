--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,71 @@
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Ground Water Based Piped Water Supply Scheme for Bansgara Zone- II Block - Lalgola, Dist- Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000537/2024-2025</t>
   </si>
   <si>
     <t>323/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>ARINDAM MAJUMDAR</t>
+  </si>
+  <si>
+    <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for BANSGARA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>58/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1191,87 +1212,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>24.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>476.01</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>