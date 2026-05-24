--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -1259,88 +1259,88 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>2.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>476.01</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>