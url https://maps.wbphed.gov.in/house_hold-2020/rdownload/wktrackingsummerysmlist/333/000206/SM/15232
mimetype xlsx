--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -110,50 +110,71 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Augmentation of Bansgara Zone-II Piped water supply scheme to accommodate construction of OHR , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000138/2023-2024</t>
   </si>
   <si>
     <t>621/BD-I</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>08/06/2024</t>
   </si>
   <si>
     <t>BURIMA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for BANSGARA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>58/BD-I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
     <t>BANSGARA ZONE-II PWSS to accommodate construction of Boundary Wall under Jal Jivan Mission of LALGOLA Block, Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000450/2023-2024</t>
   </si>
   <si>
     <t>453/BD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>KAUSHIK MAJUMDAR</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
@@ -228,71 +249,50 @@
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation of Ground Water Based Piped Water Supply Scheme for Bansgara Zone- II Block - Lalgola, Dist- Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000537/2024-2025</t>
   </si>
   <si>
     <t>323/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>ARINDAM MAJUMDAR</t>
-  </si>
-[...19 lines deleted...]
-    <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -879,437 +879,437 @@
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.78</v>
+        <v>2.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>13.68</v>
+        <v>21.78</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>8.81</v>
+        <v>13.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>18.91</v>
+        <v>8.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>18</v>
+        <v>18.91</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>24.68</v>
+        <v>18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6</v>
+        <v>24.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.6</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>476.01</v>