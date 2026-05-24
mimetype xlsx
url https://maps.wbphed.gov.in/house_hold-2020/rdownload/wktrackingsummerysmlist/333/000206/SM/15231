--- v0 (2026-04-03)
+++ v1 (2026-05-24)
@@ -1027,88 +1027,88 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>17.66</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.64</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>54.61</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>400.22</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>9.64</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>