--- v1 (2026-05-24)
+++ v2 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,65 @@
     <t>17/07/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>SAMBHUNATH ROY</t>
   </si>
   <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bansgara Zone-III Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
   </si>
   <si>
     <t>ORD/000036/2023-2024</t>
   </si>
   <si>
     <t>138/BD-I</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>NEW CONNECTION AT BANSGARA Z-III PH-I</t>
+  </si>
+  <si>
+    <t>BILL/00076/2025-2026</t>
+  </si>
+  <si>
+    <t>53/WBSEDCL-5</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,70 +639,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1041,87 +1056,144 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>17.66</v>
       </c>
       <c r="Q7" s="4">
         <v>9.64</v>
       </c>
       <c r="R7" s="4">
         <v>54.61</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>5.61</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>405.83</v>
+      </c>
+      <c r="P9" s="8">
+        <v>9.64</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>2.38</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>