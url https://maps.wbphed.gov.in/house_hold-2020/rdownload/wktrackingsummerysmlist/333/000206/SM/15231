--- v2 (2026-06-24)
+++ v3 (2026-08-28)
@@ -77,165 +77,165 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>Augmentation of Ground water based pipe water supply scheme for Bansgara Zone-III</t>
+  </si>
+  <si>
+    <t>SM/15231</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for BANSGARA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE,JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000297/2022-2023</t>
+  </si>
+  <si>
+    <t>1742/BD-I</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Formal work order for Augmentation of Bansgara Zone-III Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant (AIRP), pump house, boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000117/2023-2024</t>
+  </si>
+  <si>
+    <t>463/BD-I</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SAMBHUNATH ROY</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Bansgara Zone-III Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>ORD/000036/2023-2024</t>
+  </si>
+  <si>
+    <t>138/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Ground water based pipe water supply scheme for Bansgara Zone-III</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I and II ,Zone-III under Bansgara ground water based water supply scheme under Block_ Lalgola Dist. - Murshidabad under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000147/2023-2024</t>
   </si>
   <si>
     <t>632/MEDB</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>02/05/2024</t>
   </si>
   <si>
     <t>M/S K.P. PRAMANIK</t>
   </si>
   <si>
-    <t>Berhampore Division I</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000082/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/23</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...61 lines deleted...]
-    <t>HARUN ALL RASHID &amp; BROTHERS</t>
   </si>
   <si>
     <t>NEW CONNECTION AT BANSGARA Z-III PH-I</t>
   </si>
   <si>
     <t>BILL/00076/2025-2026</t>
   </si>
   <si>
     <t>53/WBSEDCL-5</t>
   </si>
   <si>
     <t>07/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -799,316 +799,316 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.17</v>
+        <v>2.55</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>66.74</v>
+        <v>291.11</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.55</v>
+        <v>17.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>54.61</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>291.11</v>
+        <v>22.17</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>17.66</v>
+        <v>66.74</v>
       </c>
       <c r="Q7" s="4">
-        <v>9.64</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>54.61</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">