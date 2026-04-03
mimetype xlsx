--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>1676/BD-I</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>RAJIB SAHA</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for MAIA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000265/2022-2023</t>
   </si>
   <si>
     <t>1688/BD-I</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (550 Cum) of Ground water based supply scheme for Maia Zone-I of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000276/2023-2024</t>
+  </si>
+  <si>
+    <t>993/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>ZEST INFRACON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1184,87 +1202,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>2.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>9.93</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>320.05</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>