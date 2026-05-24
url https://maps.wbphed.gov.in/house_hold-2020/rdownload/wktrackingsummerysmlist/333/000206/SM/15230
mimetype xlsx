--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -832,54 +832,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>23.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.15</v>
       </c>
       <c r="S3" s="4">
         <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1007,54 +1007,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>208.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.28</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>9.25</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1127,54 +1127,54 @@
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>3.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>65.82</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1188,54 +1188,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>2.87</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.71</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1249,88 +1249,88 @@
       <c r="I10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>9.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>20.99</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>320.05</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>41.48</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>12.96</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>