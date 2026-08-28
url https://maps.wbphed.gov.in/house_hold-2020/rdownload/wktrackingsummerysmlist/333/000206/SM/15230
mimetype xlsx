--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -116,171 +116,171 @@
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000070/2023-2024</t>
   </si>
   <si>
     <t>4337/MEDB</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
     <t>SUNIL RABIDAS</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
+    <t>Augmentation of Maia Zone-I Piped water supply scheme to accommodate construction of service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000124/2023-2024</t>
+  </si>
+  <si>
+    <t>511/BD-I</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>10/01/2026</t>
+  </si>
+  <si>
+    <t>SOM CONSTRUCTION AGENCY</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for MAIA Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000265/2022-2023</t>
+  </si>
+  <si>
+    <t>1688/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (550 Cum) of Ground water based supply scheme for Maia Zone-I of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000276/2023-2024</t>
+  </si>
+  <si>
+    <t>993/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>ZEST INFRACON</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd/3rd site) and Allied Works for Maia ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Lalgola)</t>
+  </si>
+  <si>
+    <t>ORD/000124/2022-2023</t>
+  </si>
+  <si>
+    <t>1676/BD-I</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>RAJIB SAHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/20</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000015/2024-2025</t>
   </si>
   <si>
     <t>1510/BD-I/9</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>Augmentation of Maia Zone-I Piped water supply scheme to accommodate construction of service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Balance i.c.w Improvement of Existing AIRP (Modified Sujapur Sadipur Model) capacity 130.00 cum/hr at Head Work Site of Maia Zone-I Water Supply Scheme under JJM within Lalgola under Berhampore Division -I, P.H.E. Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000065/2025-2026</t>
   </si>
   <si>
     <t>778/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>M/S J.S ENTERPRISE</t>
-  </si>
-[...52 lines deleted...]
-    <t>ZEST INFRACON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -868,438 +868,438 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>34.89</v>
+        <v>208.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>9.25</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.73</v>
+        <v>2.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.71</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>208.44</v>
+        <v>9.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>19.28</v>
+        <v>2.09</v>
       </c>
       <c r="R6" s="4">
-        <v>9.25</v>
+        <v>20.99</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>30.11</v>
+        <v>3.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>65.82</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.62</v>
+        <v>34.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.38</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>65.82</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>2.87</v>
+        <v>6.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.69</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>93.71</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>9.93</v>
+        <v>30.11</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.09</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>20.99</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>320.05</v>