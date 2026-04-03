--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,71 +177,50 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Augmentation of Sadhukhali Zone-II Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant( AIRP ), pump house ,boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga -II Block of Murshidabad District under Berhampore Division-I,PHE.Dte. [2nd Call for WBPHED/EE/BD-I/NIeT-20 of 2022 ¿ 2023(sl-02)]</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE,Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000126/2023-2024</t>
   </si>
   <si>
     <t>845/BD-I</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>RAJ KUMAR MONDAL</t>
-  </si>
-[...19 lines deleted...]
-    <t>INDRAJIT MAZUMDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -986,148 +965,87 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>302.11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...18 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>319.8</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>