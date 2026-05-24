--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -772,54 +772,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.53</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -985,54 +985,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>319.8</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>