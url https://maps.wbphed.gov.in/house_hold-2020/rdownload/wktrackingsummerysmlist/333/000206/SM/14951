--- v4 (2026-05-24)
+++ v5 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,71 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Augmentation of Sadhukhali Zone-II Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant( AIRP ), pump house ,boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga -II Block of Murshidabad District under Berhampore Division-I,PHE.Dte. [2nd Call for WBPHED/EE/BD-I/NIeT-20 of 2022 ¿ 2023(sl-02)]</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>JE,Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000126/2023-2024</t>
   </si>
   <si>
     <t>845/BD-I</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>17/05/2025</t>
   </si>
   <si>
     <t>RAJ KUMAR MONDAL</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Sadhukhali Zone-II Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000389/2023-2024</t>
+  </si>
+  <si>
+    <t>151/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -957,95 +978,156 @@
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>302.11</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P7" s="4">
+        <v>9</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>328.8</v>
+      </c>
+      <c r="P8" s="8">
+        <v>2.56</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0.78</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>