--- v5 (2026-06-24)
+++ v6 (2026-08-28)
@@ -77,171 +77,171 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>AUGMENTATION OF SADHUKHALI ZONE-II PIPED WATER SUPPLY SCHEME.</t>
+  </si>
+  <si>
+    <t>SM/14951</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augmentation in connection to Accommodate FHTC at Pump House No.-I ,ZONE-II of SADHUKHALI ground water based water supply scheme under Block- Beldanga-II, Dist. Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>3786/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>03/02/2024</t>
+  </si>
+  <si>
+    <t>SARKAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
-    <t>AUGMENTATION OF SADHUKHALI ZONE-II PIPED WATER SUPPLY SCHEME.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation of Sadhukhali Zone-II Piped water supply scheme to accommodate construction of OHR, Arsenic cum Iron Removal Plant( AIRP ), pump house ,boundary wall and service road, laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga -II Block of Murshidabad District under Berhampore Division-I,PHE.Dte. [2nd Call for WBPHED/EE/BD-I/NIeT-20 of 2022 ¿ 2023(sl-02)]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000126/2023-2024</t>
+  </si>
+  <si>
+    <t>845/BD-I</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>17/05/2025</t>
+  </si>
+  <si>
+    <t>RAJ KUMAR MONDAL</t>
   </si>
   <si>
     <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for SADHUKHALI Water Supply Scheme of BELDANGA-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000005/2023-2024</t>
   </si>
   <si>
     <t>41/BD-I</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>30/04/2023</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...23 lines deleted...]
-    <t>SARKAR CONSTRUCTION</t>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Sadhukhali Zone-II Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000389/2023-2024</t>
+  </si>
+  <si>
+    <t>151/BD-I</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>INDRAJIT MAZUMDER</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/26</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...43 lines deleted...]
-    <t>INDRAJIT MAZUMDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -790,60 +790,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.63</v>
+        <v>11.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.56</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.53</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -851,239 +851,239 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>11.37</v>
+        <v>302.11</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>3.7</v>
+        <v>2.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.53</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>302.11</v>
+        <v>9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>9</v>
+        <v>3.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>328.8</v>