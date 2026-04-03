--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,68 @@
     <t>M/S S.DAS &amp; ENTERPRISE</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for KAJIPARA Water Supply Scheme of JALANGI Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_Pravin Kumar Gupta</t>
   </si>
   <si>
     <t>ORD/000280/2022-2023</t>
   </si>
   <si>
     <t>1764/BD-I</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall with Main Entrance gate and barbed wire facing and service road for approach at Augmentation of KAZIPARA ZONE-I PWSS of Raninagar-I Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000041/2024-2025</t>
+  </si>
+  <si>
+    <t>1059/BD-I</t>
+  </si>
+  <si>
+    <t>03/07/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,73 +600,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -877,87 +895,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>2.74</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>16.5</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>90</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>232.51</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>