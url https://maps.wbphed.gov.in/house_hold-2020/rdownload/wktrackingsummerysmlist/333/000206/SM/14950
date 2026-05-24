--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -168,50 +168,68 @@
     <t>24/03/2023</t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO</t>
   </si>
   <si>
     <t>Construction of Boundary Wall with Main Entrance gate and barbed wire facing and service road for approach at Augmentation of KAZIPARA ZONE-I PWSS of Raninagar-I Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000041/2024-2025</t>
   </si>
   <si>
     <t>1059/BD-I</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of OHR (450 Cum) of Ground Water Based Supply Scheme for Augmentation of Kazipara Zone-I of Jalangi block under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2024-2025</t>
+  </si>
+  <si>
+    <t>934/BD-I</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>M/S. MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -600,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -881,54 +899,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>2.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -942,101 +960,162 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>16.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.71</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>58.81</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="7"/>
-[...15 lines deleted...]
-      <c r="P7" s="8">
+      <c r="I7" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>11.42</v>
+      </c>
+      <c r="Q7" s="4">
         <v>0</v>
       </c>
-      <c r="Q7" s="8">
+      <c r="R7" s="4">
         <v>0</v>
       </c>
-      <c r="R7" s="8"/>
-      <c r="S7" s="8"/>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>243.92</v>
+      </c>
+      <c r="P8" s="8">
+        <v>12.44</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>5.1</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>