--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,111 +89,111 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Kajipara Zone- I Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/14950</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Kazipara Zone_I Piped water supply scheme for laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Jalangi Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000121/2023-2024</t>
+  </si>
+  <si>
+    <t>505/BD-I</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>20/01/2024</t>
+  </si>
+  <si>
+    <t>M/S S.DAS &amp; ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for KAJIPARA Water Supply Scheme of JALANGI Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000280/2022-2023</t>
+  </si>
+  <si>
+    <t>1764/BD-I</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000014/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/12</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...46 lines deleted...]
-    <t>M/S SOBHA &amp; CO</t>
   </si>
   <si>
     <t>Construction of Boundary Wall with Main Entrance gate and barbed wire facing and service road for approach at Augmentation of KAZIPARA ZONE-I PWSS of Raninagar-I Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000041/2024-2025</t>
   </si>
   <si>
     <t>1059/BD-I</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of OHR (450 Cum) of Ground Water Based Supply Scheme for Augmentation of Kazipara Zone-I of Jalangi block under JJM under Berhampore Division-I PHE Dte. in the district Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000021/2024-2025</t>
   </si>
@@ -756,234 +756,234 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>35.26</v>
+        <v>178</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>178</v>
+        <v>2.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2.74</v>
+        <v>35.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.74</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>16.5</v>
       </c>
       <c r="Q6" s="4">
         <v>9.71</v>
       </c>
       <c r="R6" s="4">
         <v>58.81</v>
       </c>
@@ -997,54 +997,54 @@
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>11.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>