--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,176 +77,158 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
+    <t>Berhampore Division I</t>
+  </si>
+  <si>
+    <t>AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR JUMRA NAYAGRAM ,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD.</t>
+  </si>
+  <si>
+    <t>SM/14923</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000069/2023-2024</t>
+  </si>
+  <si>
+    <t>201/BD-1/10</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000009/2024-2025</t>
+  </si>
+  <si>
+    <t>1510/BD-I/3</t>
+  </si>
+  <si>
+    <t>12/09/2024</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
-    <t>AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR JUMRA NAYAGRAM ,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD.</t>
-[...8 lines deleted...]
-    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under JUMRA NAYAGRAM ground water based water supply scheme under Block_ Lalgola Dist. - Murshidabad under MEDB, PHE Dte.</t>
+    <t>JUMRA NAYAGRAM PH-1</t>
+  </si>
+  <si>
+    <t>BILL/01516/2023-2024</t>
+  </si>
+  <si>
+    <t>400/WBSEDCL-JJM</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Augmentation of Jumra Nayagram Piped water supply scheme to accommodate construction of OHR,Arsenic cum Iron Removal Plant( AIRP ),Pump house,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE,JE_RAJIB BISWAS,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000210/2022-2023</t>
+  </si>
+  <si>
+    <t>1621/BD-I</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>06/01/2024</t>
+  </si>
+  <si>
+    <t>AICH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (250 Cum) of Ground water supply scheme for Jumra Nayagram of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000262/2023-2024</t>
+  </si>
+  <si>
+    <t>984/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>AJOY GHOSH</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR JUMRA NAYAGRAM (PART-B) ,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
-    <t>ORD/000064/2023-2024</t>
-[...103 lines deleted...]
-  <si>
     <t>ORD/000542/2024-2025</t>
   </si>
   <si>
     <t>328/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING CO</t>
   </si>
   <si>
     <t>Bored Cast-in-situ_M30_grade 450 mm. dia. 22.00 m (Shaft Length) R.C.C pile for construction of OHR at Head work site of Jhumra Nayagram Ground Piped Water Supply Scheme under Jal Jeevan Mission of Lalgola Block, Murshidabad district under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000090/2024-2025</t>
@@ -276,50 +258,89 @@
     <t>23/07/2025</t>
   </si>
   <si>
     <t>GITA CONSTRUCTION</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for JUMRA NAYAGRAM Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>ORD/000260/2022-2023</t>
   </si>
   <si>
     <t>1683/BD-I</t>
   </si>
   <si>
     <t>14/03/2023</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Jumra Nayagram Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000038/2023-2024</t>
+  </si>
+  <si>
+    <t>140/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Jumra Nayagram ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Lalgola) Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000320/2023-2024</t>
+  </si>
+  <si>
+    <t>1161/BD-I</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>M/S. RAY ORDER SUPPLIER AND CONTRACTOR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,73 +729,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -846,663 +867,724 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.38</v>
+        <v>43.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>9.74</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>43.53</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="P4" s="4">
-        <v>43.36</v>
+        <v>2.27</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
-        <v>2.27</v>
+        <v>5.31</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>5.31</v>
+        <v>360.29</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>360.29</v>
+        <v>8.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.38</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>3.44</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>8.56</v>
+        <v>22.71</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>22.71</v>
+        <v>26.19</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>26.19</v>
+        <v>26.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>26.5</v>
+        <v>2.6</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>2.6</v>
+        <v>17.82</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.6</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100.29</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.92</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>75</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>518.54</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>