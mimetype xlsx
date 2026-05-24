--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,138 +131,120 @@
   <si>
     <t>1510/BD-I/3</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>JUMRA NAYAGRAM PH-1</t>
   </si>
   <si>
     <t>BILL/01516/2023-2024</t>
   </si>
   <si>
     <t>400/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Augmentation of Jumra Nayagram Piped water supply scheme to accommodate construction of OHR,Arsenic cum Iron Removal Plant( AIRP ),Pump house,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+    <t>Repair And Renovation Works Of OHR (250 Cum) of Ground water supply scheme for Jumra Nayagram of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
   </si>
   <si>
     <t>Assistant Engineer,Assistant Engineer-I</t>
   </si>
   <si>
-    <t>JE,JE_RAJIB BISWAS,Junior Engineer</t>
-[...11 lines deleted...]
-    <t>06/01/2024</t>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000262/2023-2024</t>
+  </si>
+  <si>
+    <t>984/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>AJOY GHOSH</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR JUMRA NAYAGRAM (PART-B) ,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000542/2024-2025</t>
+  </si>
+  <si>
+    <t>328/MEDB</t>
+  </si>
+  <si>
+    <t>10/02/2025</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING CO</t>
+  </si>
+  <si>
+    <t>Bored Cast-in-situ_M30_grade 450 mm. dia. 22.00 m (Shaft Length) R.C.C pile for construction of OHR at Head work site of Jhumra Nayagram Ground Piped Water Supply Scheme under Jal Jeevan Mission of Lalgola Block, Murshidabad district under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000090/2024-2025</t>
+  </si>
+  <si>
+    <t>1302/BD-I</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
   </si>
   <si>
     <t>AICH CONSTRUCTION</t>
-  </si>
-[...64 lines deleted...]
-    <t>03/02/2025</t>
   </si>
   <si>
     <t>Balance works i.c.w of Existing AIRP (Modified Sujapur Sadipur Model) capacity 53.12 cum/hr at Head Work Site of Jhumra Nayagram Water Supply Scheme under JJM within Lalgola block under Berhampore Division -I, P.H.E. Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>841/BD-I</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>GITA CONSTRUCTION</t>
   </si>
   <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for JUMRA NAYAGRAM Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
@@ -729,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1060,531 +1042,470 @@
       <c r="H6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
-        <v>360.29</v>
+        <v>8.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>8.56</v>
+        <v>22.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>22.71</v>
+        <v>26.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>26.19</v>
+        <v>26.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>26.5</v>
+        <v>2.6</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100.29</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>2.6</v>
+        <v>17.82</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>47.2</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>17.82</v>
+        <v>2.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>42.07</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...18 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>158.24</v>
+      </c>
+      <c r="P13" s="8">
+        <v>12.24</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>7.74</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>