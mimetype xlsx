--- v2 (2026-05-24)
+++ v3 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,150 +179,186 @@
   <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR JUMRA NAYAGRAM (PART-B) ,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD under MEDB, PHE Dte.</t>
   </si>
   <si>
     <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
   </si>
   <si>
     <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
   </si>
   <si>
     <t>ORD/000542/2024-2025</t>
   </si>
   <si>
     <t>328/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING CO</t>
   </si>
   <si>
+    <t>Balance works i.c.w of Existing AIRP (Modified Sujapur Sadipur Model) capacity 53.12 cum/hr at Head Work Site of Jhumra Nayagram Water Supply Scheme under JJM within Lalgola block under Berhampore Division -I, P.H.E. Dte. In the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000074/2025-2026</t>
+  </si>
+  <si>
+    <t>841/BD-I</t>
+  </si>
+  <si>
+    <t>23/06/2025</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>GITA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for JUMRA NAYAGRAM Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000260/2022-2023</t>
+  </si>
+  <si>
+    <t>1683/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Jumra Nayagram Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000038/2023-2024</t>
+  </si>
+  <si>
+    <t>140/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Jumra Nayagram ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Lalgola) Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000320/2023-2024</t>
+  </si>
+  <si>
+    <t>1161/BD-I</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>M/S. RAY ORDER SUPPLIER AND CONTRACTOR</t>
+  </si>
+  <si>
     <t>Bored Cast-in-situ_M30_grade 450 mm. dia. 22.00 m (Shaft Length) R.C.C pile for construction of OHR at Head work site of Jhumra Nayagram Ground Piped Water Supply Scheme under Jal Jeevan Mission of Lalgola Block, Murshidabad district under Berhampore Division - I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000090/2024-2025</t>
   </si>
   <si>
     <t>1302/BD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>AICH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Balance works i.c.w of Existing AIRP (Modified Sujapur Sadipur Model) capacity 53.12 cum/hr at Head Work Site of Jhumra Nayagram Water Supply Scheme under JJM within Lalgola block under Berhampore Division -I, P.H.E. Dte. In the district of Murshidabad.</t>
-[...74 lines deleted...]
-    <t>M/S. RAY ORDER SUPPLIER AND CONTRACTOR</t>
+    <t>Augmentation of Jumra Nayagram Piped water supply scheme to accommodate construction of OHR,Arsenic cum Iron Removal Plant( AIRP ),Pump house,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>JE,JE_RAJIB BISWAS,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000210/2022-2023</t>
+  </si>
+  <si>
+    <t>1621/BD-I</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under JUMRA NAYAGRAM ground water based water supply scheme under Block_ Lalgola Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000064/2023-2024</t>
+  </si>
+  <si>
+    <t>3779/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1146,366 +1182,488 @@
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>26.19</v>
+        <v>26.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>26.5</v>
+        <v>2.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100.29</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6</v>
+        <v>17.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.6</v>
+        <v>8.41</v>
       </c>
       <c r="R10" s="4">
-        <v>100.29</v>
+        <v>47.2</v>
       </c>
       <c r="S10" s="4">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>17.82</v>
+        <v>2.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>8.41</v>
+        <v>1.23</v>
       </c>
       <c r="R11" s="4">
-        <v>47.2</v>
+        <v>42.07</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>2.92</v>
+        <v>26.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>1.23</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>42.07</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>360.29</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>12.38</v>
+      </c>
+      <c r="R13" s="4">
+        <v>3.44</v>
+      </c>
+      <c r="S13" s="4">
+        <v>40</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P14" s="4">
+        <v>22.38</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>9.74</v>
+      </c>
+      <c r="R14" s="4">
+        <v>43.53</v>
+      </c>
+      <c r="S14" s="4">
+        <v>5</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>540.92</v>
+      </c>
+      <c r="P15" s="8">
+        <v>34.37</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>6.35</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>