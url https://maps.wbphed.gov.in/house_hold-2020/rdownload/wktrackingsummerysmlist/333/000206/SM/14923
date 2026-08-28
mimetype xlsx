--- v3 (2026-06-24)
+++ v4 (2026-08-28)
@@ -89,276 +89,276 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR JUMRA NAYAGRAM ,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD.</t>
   </si>
   <si>
     <t>SM/14923</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Jumra Nayagram Piped water supply scheme to accommodate construction of OHR,Arsenic cum Iron Removal Plant( AIRP ),Pump house,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Lalgola Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE,JE_RAJIB BISWAS,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000210/2022-2023</t>
+  </si>
+  <si>
+    <t>1621/BD-I</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>24/07/2026</t>
+  </si>
+  <si>
+    <t>AICH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Berhampore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for Augumentation in connection to Accommodate FHTC at Pump House No.-I &amp; II under JUMRA NAYAGRAM ground water based water supply scheme under Block_ Lalgola Dist. - Murshidabad under MEDB, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
+  </si>
+  <si>
+    <t>Junior engineer-I,Junior engineer-II,Junior engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000064/2023-2024</t>
+  </si>
+  <si>
+    <t>3779/MEDB</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (250 Cum) of Ground water supply scheme for Jumra Nayagram of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000262/2023-2024</t>
+  </si>
+  <si>
+    <t>984/BD-I</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>AJOY GHOSH</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at Jumra Nayagram Water Supply Scheme in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte ( For 2 nos Tubewell)</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000038/2023-2024</t>
+  </si>
+  <si>
+    <t>140/BD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>HARUN ALL RASHID &amp; BROTHERS</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for JUMRA NAYAGRAM Water Supply Scheme of LALGOLA Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000260/2022-2023</t>
+  </si>
+  <si>
+    <t>1683/BD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
+    <t>Repair and renovation of existing Pump House (Head work/2nd site) and Allied Works for Jumra Nayagram ground Water Supply Scheme" under Berhampore Division-I, PHE Dte. (Block-Lalgola) Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000320/2023-2024</t>
+  </si>
+  <si>
+    <t>1161/BD-I</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>M/S. RAY ORDER SUPPLIER AND CONTRACTOR</t>
+  </si>
+  <si>
+    <t>Bored Cast-in-situ_M30_grade 450 mm. dia. 22.00 m (Shaft Length) R.C.C pile for construction of OHR at Head work site of Jhumra Nayagram Ground Piped Water Supply Scheme under Jal Jeevan Mission of Lalgola Block, Murshidabad district under Berhampore Division - I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000090/2024-2025</t>
+  </si>
+  <si>
+    <t>1302/BD-I</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>05/03/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000069/2023-2024</t>
   </si>
   <si>
     <t>201/BD-1/10</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2024-2025</t>
   </si>
   <si>
     <t>1510/BD-I/3</t>
   </si>
   <si>
     <t>12/09/2024</t>
   </si>
   <si>
-    <t>Berhampore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>JUMRA NAYAGRAM PH-1</t>
   </si>
   <si>
     <t>BILL/01516/2023-2024</t>
   </si>
   <si>
     <t>400/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Repair And Renovation Works Of OHR (250 Cum) of Ground water supply scheme for Jumra Nayagram of Lalgola block under Berhampore Division-I PHE Dte. in the district Murshidabad. For Augmentation of PWSS under Jal jeevan Mission.</t>
-[...22 lines deleted...]
-  <si>
     <t>Providing, installation and commissioning of submersible pumping machinery along with allied Electro-Mechanical works for AUGUMENTATION OF GROUND WATER BASED PIPED WATER SUPPLY SCHEME FOR JUMRA NAYAGRAM (PART-B) ,BLOCK - LALGOLA , DISTRICT- MURSHIDABAD under MEDB, PHE Dte.</t>
   </si>
   <si>
-    <t>ASSISTANT ENGINEER-I,ASSISTANT ENGINEER-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000542/2024-2025</t>
   </si>
   <si>
     <t>328/MEDB</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING CO</t>
   </si>
   <si>
     <t>Balance works i.c.w of Existing AIRP (Modified Sujapur Sadipur Model) capacity 53.12 cum/hr at Head Work Site of Jhumra Nayagram Water Supply Scheme under JJM within Lalgola block under Berhampore Division -I, P.H.E. Dte. In the district of Murshidabad.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>841/BD-I</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>GITA CONSTRUCTION</t>
-  </si>
-[...115 lines deleted...]
-    <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,741 +885,741 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>43.36</v>
+        <v>360.29</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.38</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>3.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>2.27</v>
+        <v>22.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>43.53</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>5.31</v>
+        <v>8.56</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>8.56</v>
+        <v>17.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.2</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>22.71</v>
+        <v>2.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100.29</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="P8" s="4">
-        <v>26.5</v>
+        <v>2.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>42.07</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>2.6</v>
+        <v>26.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.6</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100.29</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P10" s="4">
-        <v>17.82</v>
+        <v>43.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>8.41</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>47.2</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.92</v>
+        <v>2.27</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.23</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>42.07</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>26.19</v>
+        <v>5.31</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>360.29</v>
+        <v>22.71</v>
       </c>
       <c r="Q13" s="4">
-        <v>12.38</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>3.44</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>22.38</v>
+        <v>26.5</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.74</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>43.53</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>540.92</v>