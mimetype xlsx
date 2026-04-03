--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,71 @@
     <t>21/09/2023</t>
   </si>
   <si>
     <t>21/07/2024</t>
   </si>
   <si>
     <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Construction of Boundary wall at 2nd &amp; 3rd Tube Well Site of ANDULBERIYA ZONE -I PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>600/BD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>AICH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (700 Cum) for Andulberia Zone-I water supply scheme of Beldanga-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>18/BD-I</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>A.S CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1119,87 +1140,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>20.36</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" s="4">
+        <v>11.02</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>21917.68</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>