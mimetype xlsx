--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -170,114 +170,135 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Augmentation of Andulberia Zone_I Piped water supply scheme to accommodate construction of service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga-II Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000255/2022-2023</t>
   </si>
   <si>
     <t>1661/BD-I</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>M/S BIMALENDU BOSE</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Construction of Boundary wall at 2nd &amp; 3rd Tube Well Site of ANDULBERIYA ZONE -I PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>600/BD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>AICH CONSTRUCTION</t>
   </si>
   <si>
     <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (700 Cum) for Andulberia Zone-I water supply scheme of Beldanga-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. Augmentation of PWSS under Jal Jeevan Mission.</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>ORD/000360/2023-2024</t>
   </si>
   <si>
     <t>18/BD-I</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>A.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at ANDULBERIA ZONE-I Water Supply Scheme(TW-II) within Beldanga-II Block under JJM in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000278/2024-2025</t>
+  </si>
+  <si>
+    <t>12/BD-I</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>20/07/2025</t>
+  </si>
+  <si>
+    <t>MAMATA USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Replacement of Filter media of Existing AIRP of (Capacity 139 Cum/hr.) with allied work at Andulberia Zone-I Water Supply Scheme under Jal Jeevan Mission under Berhampore Division-I, PHEengineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>916/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>04/11/2024</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Balance work for Improvement of Existing AIRP of (Capacity 139 Cum/hr,with allied work at Andulberia Zone-IWater Supply Scheme under Jal Jeevan Mission within Beldanga - II under Berhampore Division-I,P.H.Engineering Dte. In the district of Murshidabad.</t>
+  </si>
+  <si>
+    <t>ORD/000054/2025-2026</t>
+  </si>
+  <si>
+    <t>763/BD-I</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,73 +687,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -829,54 +850,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1006,282 +1027,404 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>433.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>433.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>21339.76</v>
+        <v>20.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>20.36</v>
+        <v>11.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>11.02</v>
+        <v>9.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>47.44</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>12.56</v>
+      </c>
+      <c r="R10" s="4">
+        <v>26.47</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>11.84</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>646.21</v>
+      </c>
+      <c r="P12" s="8">
+        <v>448.53</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>69.41</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>