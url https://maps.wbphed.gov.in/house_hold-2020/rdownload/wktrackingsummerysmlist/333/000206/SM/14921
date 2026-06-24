--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,77 @@
     <t>ORD/000015/2024-2025</t>
   </si>
   <si>
     <t>916/BD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>M/S GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>Balance work for Improvement of Existing AIRP of (Capacity 139 Cum/hr,with allied work at Andulberia Zone-IWater Supply Scheme under Jal Jeevan Mission within Beldanga - II under Berhampore Division-I,P.H.Engineering Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000054/2025-2026</t>
   </si>
   <si>
     <t>763/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,73 +714,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1344,87 +1371,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>11.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P12" s="4">
+        <v>21339.76</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>11</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>21985.97</v>
+      </c>
+      <c r="P13" s="8">
+        <v>448.53</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>2.04</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>