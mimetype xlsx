--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -89,243 +89,243 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>AUGMENTATION OF ANDULBERIA ZONE-I PIPED WATER SUPPLY SCHEME.</t>
   </si>
   <si>
     <t>SM/14921</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Andulberia Zone_I Piped water supply scheme to accommodate construction of service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga-II Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>JE,Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000255/2022-2023</t>
+  </si>
+  <si>
+    <t>1661/BD-I</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>M/S BIMALENDU BOSE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1415/CDD</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>21/07/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Continuation work order for Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for ANDULBERIA Water Supply Scheme of BELDANGA-II Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_RAJIB BISWAS</t>
   </si>
   <si>
     <t>ORD/000296/2022-2023</t>
   </si>
   <si>
     <t>1648/BD-I</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Allied works of Laying of distribution pipeline of ANDULBERIA ZONE-I piped water supply scheme under JJM within Beldanga-II Block in the district of Murshidabad under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000127/2024-2025</t>
   </si>
   <si>
     <t>1477/BD-I</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>SUSHANTA MANDAL</t>
   </si>
   <si>
+    <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (700 Cum) for Andulberia Zone-I water supply scheme of Beldanga-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. Augmentation of PWSS under Jal Jeevan Mission.</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>18/BD-I</t>
+  </si>
+  <si>
+    <t>04/01/2024</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>A.S CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Replacement of Filter media of Existing AIRP of (Capacity 139 Cum/hr.) with allied work at Andulberia Zone-I Water Supply Scheme under Jal Jeevan Mission under Berhampore Division-I, PHEengineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000015/2024-2025</t>
+  </si>
+  <si>
+    <t>916/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>04/11/2024</t>
+  </si>
+  <si>
+    <t>M/S GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000089/2023-2024</t>
   </si>
   <si>
     <t>196/BD-I/23</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation of Andulberia Zone_I Piped water supply scheme to accommodate construction of service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Beldanga-II Block of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary wall at 2nd &amp; 3rd Tube Well Site of ANDULBERIYA ZONE -I PWSS under Jal Jeevan Mission within Beldanga-II Block under Berhampore Division -I, PHE.Dte.in the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>600/BD-I</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>AICH CONSTRUCTION</t>
   </si>
   <si>
-    <t>Repair And Renovation Works Of R.C.C Elevated Reservoir (700 Cum) for Andulberia Zone-I water supply scheme of Beldanga-II block under Berhampore Division-I PHE Dte. in the district Murshidabad. Augmentation of PWSS under Jal Jeevan Mission.</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of 250mm x 150 mm dia tube well 120.00 mtr. deep by direct rotary rig method using UPVC Pipe and UPVC Deep Well Screen (RDS) filter at ANDULBERIA ZONE-I Water Supply Scheme(TW-II) within Beldanga-II Block under JJM in connection with Augmentation work under Berhampore Division - I, P.H.Engineering Dte.</t>
   </si>
   <si>
     <t>ORD/000278/2024-2025</t>
   </si>
   <si>
     <t>12/BD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>20/07/2025</t>
   </si>
   <si>
     <t>MAMATA USHA ENTERPRISE</t>
   </si>
   <si>
-    <t>Replacement of Filter media of Existing AIRP of (Capacity 139 Cum/hr.) with allied work at Andulberia Zone-I Water Supply Scheme under Jal Jeevan Mission under Berhampore Division-I, PHEengineering Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Balance work for Improvement of Existing AIRP of (Capacity 139 Cum/hr,with allied work at Andulberia Zone-IWater Supply Scheme under Jal Jeevan Mission within Beldanga - II under Berhampore Division-I,P.H.Engineering Dte. In the district of Murshidabad.</t>
   </si>
   <si>
     <t>ORD/000054/2025-2026</t>
   </si>
   <si>
     <t>763/BD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
-  </si>
-[...25 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -874,601 +874,601 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.81</v>
+        <v>433.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.8</v>
+        <v>433.17</v>
       </c>
       <c r="R3" s="4">
-        <v>99.83</v>
+        <v>99.86</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>45.66</v>
+        <v>21339.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>64.29</v>
+        <v>2.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>433.78</v>
+        <v>45.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>433.17</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>20.36</v>
+        <v>11.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>11.02</v>
+        <v>47.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.56</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.47</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>9.01</v>
+        <v>64.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>47.44</v>
+        <v>20.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.56</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>26.47</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>11.84</v>
+        <v>9.01</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>21339.76</v>
+        <v>11.84</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>11</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>21985.97</v>