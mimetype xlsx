--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -161,93 +161,90 @@
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Balance work of Boundary Wall at Augmentation of Udaynagar Diar PWSS of Jalangi Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000028/2024-2025</t>
   </si>
   <si>
     <t>984/BD-I</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>03/08/2024</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...19 lines deleted...]
-  <si>
     <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for UDAYNAGARDIAR Water Supply Scheme of JALANGI Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>JE_Pravin Kumar Gupta</t>
   </si>
   <si>
     <t>ORD/000281/2022-2023</t>
   </si>
   <si>
     <t>1559/BD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (100 Cum) of Ground Water Based Supply Scheme for UdaynagarDiar of Jalangi block under Berhampore Division-I PHEDte. in the district Murshidabad. Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>1037/BD-I</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -658,51 +655,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -994,178 +991,182 @@
         <v>11.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>720.23</v>
+        <v>2.53</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>2.53</v>
+        <v>6.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>847.59</v>
+        <v>133.7</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>