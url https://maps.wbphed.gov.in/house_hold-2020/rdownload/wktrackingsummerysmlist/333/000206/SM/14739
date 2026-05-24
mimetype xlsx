--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>20/02/2023</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO</t>
   </si>
   <si>
     <t>Repair And Renovation Works Of OHR (100 Cum) of Ground Water Based Supply Scheme for UdaynagarDiar of Jalangi block under Berhampore Division-I PHEDte. in the district Murshidabad. Augmentation of PWSS under Jal jeevan Mission.</t>
   </si>
   <si>
     <t>ORD/000290/2023-2024</t>
   </si>
   <si>
     <t>1037/BD-I</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>PRANAB KUMAR SAHA</t>
+  </si>
+  <si>
+    <t>Replacement of Filter media of Existing AIRP of (Capacity 21.62 Cum/hr.) with allied work at Udaynagar Diar Water Supply Scheme under Jal Jeevan Mission of Jalangi under Berhampore Division-I, PHEengineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000016/2024-2025</t>
+  </si>
+  <si>
+    <t>924/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>SOUNAK ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -910,54 +928,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>82.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>56.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>67.9</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1030,54 +1048,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>2.53</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.11</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1105,87 +1123,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>6.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>15.21</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>148.91</v>
+      </c>
+      <c r="P10" s="8">
+        <v>58.67</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>39.4</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>