--- v3 (2026-05-24)
+++ v4 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,71 @@
     <t>03/11/2023</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>PRANAB KUMAR SAHA</t>
   </si>
   <si>
     <t>Replacement of Filter media of Existing AIRP of (Capacity 21.62 Cum/hr.) with allied work at Udaynagar Diar Water Supply Scheme under Jal Jeevan Mission of Jalangi under Berhampore Division-I, PHEengineering Dte.</t>
   </si>
   <si>
     <t>ORD/000016/2024-2025</t>
   </si>
   <si>
     <t>924/BD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>SOUNAK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1184,87 +1205,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>15.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>720.23</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>15.87</v>
+      </c>
+      <c r="R10" s="4">
+        <v>2.2</v>
+      </c>
+      <c r="S10" s="4">
+        <v>20</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>869.14</v>
+      </c>
+      <c r="P11" s="8">
+        <v>74.54</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>8.58</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>