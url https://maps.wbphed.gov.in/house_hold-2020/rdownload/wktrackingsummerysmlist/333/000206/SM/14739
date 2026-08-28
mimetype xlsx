--- v4 (2026-06-24)
+++ v5 (2026-08-28)
@@ -89,201 +89,201 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MURSHIDABAD</t>
   </si>
   <si>
     <t>Berhampore Division I</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Udaynagar Diar .</t>
   </si>
   <si>
     <t>SM/14739</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Udaynagar Diar Piped water supply scheme to accommodate construction of Pump House ,boundary wall and service road , laying of design pipeline and providing FHTC (Functional Household Tap Connection ) under Jal Jeevan Mission in Jalangi Block of Murshidabad District under Berhampore Division-I,PHE.Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE</t>
+  </si>
+  <si>
+    <t>ORD/000214/2022-2023</t>
+  </si>
+  <si>
+    <t>1551/BD-I</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>BISWAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Route Survey ,Design of distribution network and Preparation of DPR for providing FHTC (Functional House Hold Tap Connection) by Augmentation under Jal Swapna for UDAYNAGARDIAR Water Supply Scheme of JALANGI Block of Murshidabad District under Berhampore Division-I ,P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>JE_Pravin Kumar Gupta</t>
+  </si>
+  <si>
+    <t>ORD/000281/2022-2023</t>
+  </si>
+  <si>
+    <t>1559/BD-I</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>M/S SOBHA &amp; CO</t>
+  </si>
+  <si>
+    <t>Repair And Renovation Works Of OHR (100 Cum) of Ground Water Based Supply Scheme for UdaynagarDiar of Jalangi block under Berhampore Division-I PHEDte. in the district Murshidabad. Augmentation of PWSS under Jal jeevan Mission.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>1037/BD-I</t>
+  </si>
+  <si>
+    <t>03/11/2023</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>PRANAB KUMAR SAHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>61/BD-1/11</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Balance work of Boundary Wall at Augmentation of Udaynagar Diar PWSS of Jalangi Block under Jal Jeevan Mission of Murshidabad District under Berhampore Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000028/2024-2025</t>
+  </si>
+  <si>
+    <t>984/BD-I</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>03/08/2024</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Construction of Big Diameter Tube-Well by Deploying of Suitable Capacity Drilling Rig (Direct Rotary, Reverse Rotary, Odex Method) at Different Districts for Different Water Supply Schemes Including Procurement &amp; Installation Pumping Machinery with All Allied Accessories at the Above Constructed Tube-Wells Under JJM Program throughout the State of West Bengal. (2ed call of NIET 25 of 2022-23)</t>
+  </si>
+  <si>
+    <t>ORD/000215/2023-2024</t>
+  </si>
+  <si>
+    <t>2235/CDD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>11/08/2024</t>
+  </si>
+  <si>
+    <t>JHARGRAM SPV PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Replacement of Filter media of Existing AIRP of (Capacity 21.62 Cum/hr.) with allied work at Udaynagar Diar Water Supply Scheme under Jal Jeevan Mission of Jalangi under Berhampore Division-I, PHEengineering Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000016/2024-2025</t>
+  </si>
+  <si>
+    <t>924/BD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>SOUNAK ENTERPRISE</t>
+  </si>
+  <si>
     <t>Berhampore Mechanical</t>
   </si>
   <si>
     <t>AT UDAY NAGAR DIAR PH 2 ID 304244356</t>
   </si>
   <si>
     <t>BILL/01480/2023-2024</t>
   </si>
   <si>
     <t>373/WBSEDCL-JJM</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...118 lines deleted...]
-    <t>JHARGRAM SPV PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,495 +810,495 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>26.29</v>
+        <v>82.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>56.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>67.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.85</v>
+        <v>2.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.11</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>82.74</v>
+        <v>6.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>56.19</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>67.9</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>11.94</v>
+        <v>26.29</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>2.53</v>
+        <v>11.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.48</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.11</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>6.34</v>
+        <v>720.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.87</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>15.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>720.23</v>
+        <v>3.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.87</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>2.2</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>869.14</v>